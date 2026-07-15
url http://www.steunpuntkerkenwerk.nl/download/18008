--- v0 (2026-05-30)
+++ v1 (2026-07-15)
@@ -7,415 +7,1260 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="5A1B7318" w14:textId="77777777" w:rsidR="009F7214" w:rsidRPr="00CE0150" w:rsidRDefault="009F7214" w:rsidP="004A0B56">
+    <w:p w14:paraId="14551ECA" w14:textId="4563AE41" w:rsidR="006D1E3A" w:rsidRPr="00CE0150" w:rsidRDefault="00A85EBE" w:rsidP="004A0B56">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="14551ECA" w14:textId="6AE8D80C" w:rsidR="006D1E3A" w:rsidRPr="00CE0150" w:rsidRDefault="004A0B56" w:rsidP="004A0B56">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>AFSPRAKENBRIEF</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC3CD5" w:rsidRPr="00CE0150">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> PREDIKANT</w:t>
+      </w:r>
+      <w:r w:rsidR="000D261D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E943E9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">IN </w:t>
+      </w:r>
+      <w:r w:rsidR="000D261D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>GEMEENT</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC3CD5" w:rsidRPr="00CE0150">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>EN</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="208ADE69" w14:textId="77777777" w:rsidR="004A0B56" w:rsidRPr="00CE0150" w:rsidRDefault="004A0B56" w:rsidP="004A0B56">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE0150">
+    </w:p>
+    <w:p w14:paraId="0A833060" w14:textId="77777777" w:rsidR="004A0B56" w:rsidRPr="00CE0150" w:rsidRDefault="004A0B56" w:rsidP="004A0B56">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
-        <w:t>OVEREENKOMST</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00DC3CD5" w:rsidRPr="00CE0150">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24047778" w14:textId="0B921C37" w:rsidR="00254E2F" w:rsidRPr="00721257" w:rsidRDefault="00254E2F" w:rsidP="00BD3F65">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00721257">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Op &lt;datum&gt; is er een vergadering gehouden waarbij aanwezig waren:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BA7F3AF" w14:textId="77777777" w:rsidR="00BD3F65" w:rsidRPr="00CE0150" w:rsidRDefault="00BD3F65" w:rsidP="00BD3F65">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A489907" w14:textId="77777777" w:rsidR="00BD3F65" w:rsidRDefault="00254E2F" w:rsidP="00BD3F65">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0150">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Nederlandse Gereformeerde Kerk te &lt;gemeente1&gt; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="262F4303" w14:textId="77777777" w:rsidR="00BD3F65" w:rsidRDefault="00254E2F" w:rsidP="00BD3F65">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0150">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">verder te noemen &lt;gemeente1&gt; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B70FAAF" w14:textId="77777777" w:rsidR="00496286" w:rsidRDefault="00254E2F" w:rsidP="00BD3F65">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0150">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">rechtsgeldig vertegenwoordigd door &lt;naam&gt;, voorzitter NGK te &lt;gemeente1&gt; en &lt;naam&gt;, scriba NGK te &lt;gemeente1&gt; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29B2A6E1" w14:textId="77777777" w:rsidR="00496286" w:rsidRDefault="00496286" w:rsidP="00BD3F65">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DDC5FAA" w14:textId="77777777" w:rsidR="00496286" w:rsidRPr="006A5FCD" w:rsidRDefault="00254E2F" w:rsidP="00BD3F65">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A5FCD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F126BAA" w14:textId="77777777" w:rsidR="00496286" w:rsidRDefault="00496286" w:rsidP="00BD3F65">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B15B3DF" w14:textId="77777777" w:rsidR="00496286" w:rsidRDefault="00496286" w:rsidP="00BD3F65">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="00254E2F" w:rsidRPr="00CE0150">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">e Nederlandse Gereformeerde Kerk te &lt;gemeente2&gt; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A373611" w14:textId="77777777" w:rsidR="00496286" w:rsidRDefault="00254E2F" w:rsidP="00BD3F65">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0150">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">verder te noemen: &lt;gemeente2&gt; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FB81339" w14:textId="2AA22A22" w:rsidR="00254E2F" w:rsidRDefault="00254E2F" w:rsidP="00BD3F65">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0150">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>rechtsgeldig vertegenwoordigd door &lt;naam&gt;, voorzitter NGK  te &lt;gemeente2&gt; en &lt;naam&gt;, scriba NGK te &lt;gemeente2&gt; en daarna voor akkoord getekend door ds. &lt;naam&gt;.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74AFCED4" w14:textId="77777777" w:rsidR="00A70F8E" w:rsidRDefault="00A70F8E" w:rsidP="00BD3F65">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38F51944" w14:textId="6C9076B5" w:rsidR="00A70F8E" w:rsidRDefault="00CA6F49" w:rsidP="00BD3F65">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00F331D9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54A0AFA0" w14:textId="77777777" w:rsidR="00F331D9" w:rsidRDefault="00F331D9" w:rsidP="00BD3F65">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05BEAE51" w14:textId="07CB9328" w:rsidR="00F331D9" w:rsidRDefault="00772ED4" w:rsidP="00BD3F65">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="00F331D9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">s. &lt;naam&gt; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="792A56C4" w14:textId="53FF2261" w:rsidR="00F331D9" w:rsidRPr="00CE0150" w:rsidRDefault="00F331D9" w:rsidP="00BD3F65">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Verder te noemen: </w:t>
+      </w:r>
+      <w:r w:rsidR="00D83ADD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>&lt;predikant&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31A9ED21" w14:textId="77777777" w:rsidR="00DD2C05" w:rsidRPr="00CE0150" w:rsidRDefault="00DD2C05" w:rsidP="004A0B56">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EFAD95D" w14:textId="77777777" w:rsidR="00DD2C05" w:rsidRPr="00CE0150" w:rsidRDefault="00DD2C05" w:rsidP="004A0B56">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve"> SAMENWERKING INZET PREDIKANTEN (SIP)</w:t>
-[...5 lines deleted...]
-        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0150">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
-      </w:pPr>
-[...213 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">In aanmerking nemende dat: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58719E79" w14:textId="61031980" w:rsidR="00DD2C05" w:rsidRPr="00CE0150" w:rsidRDefault="00DD2C05" w:rsidP="00DD2C05">
+    <w:p w14:paraId="419059D0" w14:textId="4ED8E9C5" w:rsidR="00833C1E" w:rsidRDefault="00833C1E" w:rsidP="00DD2C05">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE0150">
-[...30 lines deleted...]
-    <w:p w14:paraId="19D9720F" w14:textId="77777777" w:rsidR="00DD2C05" w:rsidRPr="00CE0150" w:rsidRDefault="00DD2C05" w:rsidP="00DD2C05">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ds. &lt;naam&gt; </w:t>
+      </w:r>
+      <w:r w:rsidR="009462BE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">als predikant </w:t>
+      </w:r>
+      <w:r w:rsidR="00E36618">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>zijn kennis, overtuigingen en geloofs</w:t>
+      </w:r>
+      <w:r w:rsidR="00E35150">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>beleving</w:t>
+      </w:r>
+      <w:r w:rsidR="00310054">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (het ambt)</w:t>
+      </w:r>
+      <w:r w:rsidR="0097007C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005110F6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>in lijn met</w:t>
+      </w:r>
+      <w:r w:rsidR="0097007C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB796D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de Schrift en </w:t>
+      </w:r>
+      <w:r w:rsidR="0097007C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">artikel </w:t>
+      </w:r>
+      <w:r w:rsidR="00524468">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>B3</w:t>
+      </w:r>
+      <w:r w:rsidR="0097007C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van de kerkorde </w:t>
+      </w:r>
+      <w:r w:rsidR="00E35150">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>inzet voor een ieder</w:t>
+      </w:r>
+      <w:r w:rsidR="00C34982">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58719E79" w14:textId="71AC20A6" w:rsidR="00DD2C05" w:rsidRPr="00CE0150" w:rsidRDefault="00D31E32" w:rsidP="00DD2C05">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE0150">
-[...30 lines deleted...]
-    <w:p w14:paraId="45F964B8" w14:textId="77777777" w:rsidR="00DD2C05" w:rsidRPr="00CE0150" w:rsidRDefault="00DD2C05" w:rsidP="00DD2C05">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>&lt;</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD2C05" w:rsidRPr="00CE0150">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>naam&gt; als</w:t>
+      </w:r>
+      <w:r w:rsidR="002B4ACB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> predikant</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD2C05" w:rsidRPr="00CE0150">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC6AA3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is beroepen </w:t>
+      </w:r>
+      <w:r w:rsidR="002B4ACB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>door</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD2C05" w:rsidRPr="00CE0150">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &lt;gemeente2&gt;</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC3CD5" w:rsidRPr="00CE0150">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> naar artikel B</w:t>
+      </w:r>
+      <w:r w:rsidR="000161ED" w:rsidRPr="00CE0150">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC3CD5" w:rsidRPr="00CE0150">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van de kerkorde</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, zodat </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD6C82">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> inzet </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD6C82">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">primair is gericht op de bij deze gemeente </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB796D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">horende </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD6C82">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>betrokken</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB796D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00C34982">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="357ED324" w14:textId="40218DA6" w:rsidR="00D83ADD" w:rsidRDefault="00B37B14" w:rsidP="00DD2C05">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE0150">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Partijen middels deze overeenkomst hun wederzijdse rechten en verplichtingen als gevolg van het bovenstaande wensen te regelen als volgt. </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tussen </w:t>
+      </w:r>
+      <w:r w:rsidR="00D83ADD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>&lt;gemeente</w:t>
+      </w:r>
+      <w:r w:rsidR="00753C26">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>&gt;</w:t>
+      </w:r>
+      <w:r w:rsidR="00D83ADD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA49CE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:r w:rsidR="000B2BFB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">&lt;naam&gt; is </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bij ondertekening van de </w:t>
+      </w:r>
+      <w:r w:rsidR="00574210">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="00753C26">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>oepingsbrief d.d. &lt;invullen&gt;</w:t>
+      </w:r>
+      <w:r w:rsidR="000B2BFB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> door gemeente2 de verantwoordelijkheid </w:t>
+      </w:r>
+      <w:r w:rsidR="00B37BEB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>aanvaardt dat de predikant en zijn</w:t>
+      </w:r>
+      <w:r w:rsidR="005F5B9F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>/haar</w:t>
+      </w:r>
+      <w:r w:rsidR="00B37BEB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gezin overeenkomst</w:t>
+      </w:r>
+      <w:r w:rsidR="004A46D5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="00B37BEB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>g de S</w:t>
+      </w:r>
+      <w:r w:rsidR="004A46D5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">chrift en de </w:t>
+      </w:r>
+      <w:r w:rsidR="00483C0B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>k</w:t>
+      </w:r>
+      <w:r w:rsidR="004A46D5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>erkorde naar behoren zullen worden onderhouden</w:t>
+      </w:r>
+      <w:r w:rsidR="00753C26">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DE6CDF4" w14:textId="7F7455D3" w:rsidR="00753C26" w:rsidRDefault="00667828" w:rsidP="00DD2C05">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">&lt;gemeente1&gt; </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF138C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">heeft aan &lt;gemeente2&gt; en &lt;naam&gt; aangegeven </w:t>
+      </w:r>
+      <w:r w:rsidR="00467026">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>met instandhouding</w:t>
+      </w:r>
+      <w:r w:rsidR="006E125B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van voornoemde </w:t>
+      </w:r>
+      <w:r w:rsidR="005140C6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="006E125B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>oepingsbrief</w:t>
+      </w:r>
+      <w:r w:rsidR="00C95209">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00745FF6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> predikant te </w:t>
+      </w:r>
+      <w:r w:rsidR="007E5C03">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>verzoeken</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE0870">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ook</w:t>
+      </w:r>
+      <w:r w:rsidR="007E5C03">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F03CA4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">inzetbaar </w:t>
+      </w:r>
+      <w:r w:rsidR="007E5C03">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>te zijn</w:t>
+      </w:r>
+      <w:r w:rsidR="00F03CA4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> voor</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE0870">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vervulling van </w:t>
+      </w:r>
+      <w:r w:rsidR="00F03CA4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C95209">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">het ambt </w:t>
+      </w:r>
+      <w:r w:rsidR="00F03CA4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>bij &lt;gemeente1&gt;.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EE70A35" w14:textId="6A14572C" w:rsidR="00C95209" w:rsidRDefault="00DD2C05" w:rsidP="00DD2C05">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0150">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">&lt;gemeente2&gt; </w:t>
+      </w:r>
+      <w:r w:rsidR="00F03CA4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>geen bezwaren heeft tegen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0150">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de</w:t>
+      </w:r>
+      <w:r w:rsidR="00C95209">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>ze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0150">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> inzet</w:t>
+      </w:r>
+      <w:r w:rsidR="00C95209">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E846D73" w14:textId="2C4D5BA0" w:rsidR="00D469B8" w:rsidRDefault="00DD2C05" w:rsidP="00DD2C05">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0150">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C95209">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>&lt;gemeente1</w:t>
+      </w:r>
+      <w:r w:rsidR="00335010">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>&gt; zal</w:t>
+      </w:r>
+      <w:r w:rsidR="009E6BAC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009E4099">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">voor </w:t>
+      </w:r>
+      <w:r w:rsidR="009E6BAC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">niet meer dan </w:t>
+      </w:r>
+      <w:r w:rsidR="00737046" w:rsidRPr="00CE0150">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">&lt;x </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0150">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>%</w:t>
+      </w:r>
+      <w:r w:rsidR="00737046" w:rsidRPr="00CE0150">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>&gt;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0150">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van </w:t>
+      </w:r>
+      <w:r w:rsidR="00335010">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0150">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009E6BAC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">totaal beschikbare inzet </w:t>
+      </w:r>
+      <w:r w:rsidR="00335010">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">van </w:t>
+      </w:r>
+      <w:r w:rsidR="002431DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>&lt;naam&gt;</w:t>
+      </w:r>
+      <w:r w:rsidR="009E4099">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D469B8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>een beroep doen op &lt;naam&gt;.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19D9720F" w14:textId="07E025E1" w:rsidR="00DD2C05" w:rsidRPr="00CE0150" w:rsidRDefault="009E6BAC" w:rsidP="00DD2C05">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>&lt;gemeente1&gt;</w:t>
+      </w:r>
+      <w:r w:rsidR="00C31AEC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D469B8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zal </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC68D4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ter dekking </w:t>
+      </w:r>
+      <w:r w:rsidR="00D469B8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC68D4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00841208">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>financiële</w:t>
+      </w:r>
+      <w:r w:rsidR="00D469B8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bijdrage</w:t>
+      </w:r>
+      <w:r w:rsidR="002431DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F5121E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>van de</w:t>
+      </w:r>
+      <w:r w:rsidR="002431DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>ze</w:t>
+      </w:r>
+      <w:r w:rsidR="00F5121E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> inzet van </w:t>
+      </w:r>
+      <w:r w:rsidR="00C31AEC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>&lt;</w:t>
+      </w:r>
+      <w:r w:rsidR="002431DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>naam&gt;</w:t>
+      </w:r>
+      <w:r w:rsidR="00F5121E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002431DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">verstrekken </w:t>
+      </w:r>
+      <w:r w:rsidR="00F5121E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">overeenkomstig </w:t>
+      </w:r>
+      <w:r w:rsidR="00B37204">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>genoemd &lt;x%&gt;</w:t>
+      </w:r>
+      <w:r w:rsidR="00C31AEC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aan &lt;gemeente</w:t>
+      </w:r>
+      <w:r w:rsidR="00C34982">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>2&gt;.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45F964B8" w14:textId="432BA406" w:rsidR="00DD2C05" w:rsidRPr="00CE0150" w:rsidRDefault="00DD2C05" w:rsidP="00DD2C05">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0150">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Partijen middels deze overeenkomst </w:t>
+      </w:r>
+      <w:r w:rsidR="001F54D7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0150">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>gevolg</w:t>
+      </w:r>
+      <w:r w:rsidR="001F54D7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0150">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van het bovenstaande </w:t>
+      </w:r>
+      <w:r w:rsidR="003C05CF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">binnen de </w:t>
+      </w:r>
+      <w:r w:rsidR="00254CD4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>k</w:t>
+      </w:r>
+      <w:r w:rsidR="003C05CF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">erkorde </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0150">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">wensen te regelen als volgt. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B99B453" w14:textId="77777777" w:rsidR="00DD2C05" w:rsidRPr="00CE0150" w:rsidRDefault="00DD2C05" w:rsidP="00DD2C05">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="22A78096" w14:textId="77777777" w:rsidR="00DD2C05" w:rsidRPr="00CE0150" w:rsidRDefault="00DD2C05" w:rsidP="00DD2C05">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE0150">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>Zijn het navolgende overeengekomen:</w:t>
       </w:r>
@@ -424,62 +1269,134 @@
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="12C40591" w14:textId="77777777" w:rsidR="00DD2C05" w:rsidRPr="00CE0150" w:rsidRDefault="00DD2C05" w:rsidP="00DD2C05">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE0150">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>Artikel 1</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="051636B0" w14:textId="5C5A79D9" w:rsidR="00DD2C05" w:rsidRPr="00CE0150" w:rsidRDefault="00DD2C05" w:rsidP="00DD2C05">
-[...10 lines deleted...]
-        <w:t>Ds. &lt;naam&gt; blijft als predikant verbonden aan &lt;gemeente2&gt;. &lt;gemeente2&gt; stelt hem echter beschikbaar aan &lt;gemeente1&gt; en wel voor</w:t>
+    <w:p w14:paraId="051636B0" w14:textId="761FA789" w:rsidR="00DD2C05" w:rsidRPr="00CE0150" w:rsidRDefault="00DD2C05" w:rsidP="00DD2C05">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0150">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ds. &lt;naam&gt; </w:t>
+      </w:r>
+      <w:r w:rsidR="003C05CF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0150">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> als predikant verbonden aan &lt;gemeente2&gt;. &lt;gemeente</w:t>
+      </w:r>
+      <w:r w:rsidR="00752953">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0150">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">&gt; </w:t>
+      </w:r>
+      <w:r w:rsidR="00752953">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kan </w:t>
+      </w:r>
+      <w:r w:rsidR="005F6C4B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">echter </w:t>
+      </w:r>
+      <w:r w:rsidR="00752953">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">een beroep doen op </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0150">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>&lt;</w:t>
+      </w:r>
+      <w:r w:rsidR="00752953">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>naam</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0150">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>&gt; voor</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC6B50">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zijn ambt</w:t>
+      </w:r>
+      <w:r w:rsidR="006A6523">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bij</w:t>
       </w:r>
       <w:r w:rsidR="00011FF6" w:rsidRPr="00CE0150">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r w:rsidRPr="00CE0150">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="403CBB74" w14:textId="77777777" w:rsidR="00DD2C05" w:rsidRPr="00CE0150" w:rsidRDefault="00DD2C05" w:rsidP="00DD2C05">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -543,109 +1460,238 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE0150">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>het geven van catechese;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47B6678E" w14:textId="77777777" w:rsidR="00DD2C05" w:rsidRPr="00CE0150" w:rsidRDefault="00DD2C05" w:rsidP="00DD2C05">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE0150">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Eventuele andere werkzaamheden van kerkelijke aard. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BAF7BA4" w14:textId="77777777" w:rsidR="00DD2C05" w:rsidRPr="00CE0150" w:rsidRDefault="00DD2C05" w:rsidP="00DD2C05">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5627203D" w14:textId="77777777" w:rsidR="00DD2C05" w:rsidRPr="00CE0150" w:rsidRDefault="00DD2C05" w:rsidP="00DD2C05">
+    <w:p w14:paraId="5627203D" w14:textId="71BE2512" w:rsidR="00DD2C05" w:rsidRPr="00CE0150" w:rsidRDefault="00DD2C05" w:rsidP="00DD2C05">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE0150">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Door &lt;gemeente1&gt; kan voor </w:t>
       </w:r>
       <w:r w:rsidR="00737046" w:rsidRPr="00CE0150">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">&lt;x </w:t>
       </w:r>
       <w:r w:rsidRPr="00CE0150">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>%</w:t>
       </w:r>
       <w:r w:rsidR="00737046" w:rsidRPr="00CE0150">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>&gt;</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE0150">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> van de beschikbare arbeidstijd van ds. &lt;naam&gt; een beroep op hem worden gedaan. De financiële verplichtingen worden voor de afgesproken periode voor </w:t>
+        <w:t xml:space="preserve"> van </w:t>
+      </w:r>
+      <w:r w:rsidR="00E314B2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="005E1AC2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> beschikbare inzet door</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0150">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &lt;naam&gt; een beroep op hem</w:t>
+      </w:r>
+      <w:r w:rsidR="00E314B2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>/haar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0150">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> worden gedaan</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD5072">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>. Voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0150">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de afgesproken periode </w:t>
       </w:r>
       <w:r w:rsidR="00737046" w:rsidRPr="00CE0150">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>&lt;x %&gt;</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> overgenomen door &lt;gemeente1&gt;.</w:t>
+        <w:t>&lt;</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E314B2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>z</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00737046" w:rsidRPr="00CE0150">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> %&gt;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0150">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0078641F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>zal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0150">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &lt;gemeente1&gt;</w:t>
+      </w:r>
+      <w:r w:rsidR="0078641F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC026E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidR="0078641F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>bijdrage</w:t>
+      </w:r>
+      <w:r w:rsidR="00E314B2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in de </w:t>
+      </w:r>
+      <w:r w:rsidR="00316BCD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">werkelijke </w:t>
+      </w:r>
+      <w:r w:rsidR="00E314B2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>kosten</w:t>
+      </w:r>
+      <w:r w:rsidR="0078641F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> verstrekken aan &lt;gemeente2&gt;</w:t>
+      </w:r>
+      <w:r w:rsidR="0082167F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> voor het onderhouden van &lt;naam&gt; en zijn</w:t>
+      </w:r>
+      <w:r w:rsidR="005F5B9F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>/haar</w:t>
+      </w:r>
+      <w:r w:rsidR="0082167F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gezin.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="360C9FF3" w14:textId="77777777" w:rsidR="00DD2C05" w:rsidRPr="00CE0150" w:rsidRDefault="00DD2C05" w:rsidP="00DD2C05">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1D60F450" w14:textId="77777777" w:rsidR="00DD2C05" w:rsidRPr="00CE0150" w:rsidRDefault="00DD2C05" w:rsidP="00DD2C05">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE0150">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
         </w:rPr>
@@ -670,568 +1716,503 @@
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="40892C4B" w14:textId="77777777" w:rsidR="00DD2C05" w:rsidRPr="00CE0150" w:rsidRDefault="00DD2C05" w:rsidP="00DD2C05">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE0150">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>Artikel 3</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69750692" w14:textId="77777777" w:rsidR="00DD2C05" w:rsidRPr="00CE0150" w:rsidRDefault="00DD2C05" w:rsidP="00DD2C05">
-[...10 lines deleted...]
-        <w:t>Omdat ds. &lt;naam&gt; tijdens deze overeenkomst formeel als predikant aan &lt;gemeente2&gt; verbonden blijft tot aan &lt;datum</w:t>
+    <w:p w14:paraId="69750692" w14:textId="645DD5C8" w:rsidR="00DD2C05" w:rsidRPr="00CE0150" w:rsidRDefault="00DD2C05" w:rsidP="00DD2C05">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0150">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Omdat </w:t>
+      </w:r>
+      <w:r w:rsidR="009C0AB8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ds. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0150">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>&lt;naam&gt; tijdens deze overeenkomst formeel als predikant aan &lt;gemeente2&gt; verbonden blijft</w:t>
       </w:r>
       <w:r w:rsidR="00A13048" w:rsidRPr="00CE0150">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> aansluitend aan overeenkomst&gt;, is &lt;gemeente2&gt; verantwoordelijk voor opzicht en tucht over zijn ambtelijke werkzaamheden. In geval van bezwaren tegen ds. &lt;naam&gt; uit dien </w:t>
+        <w:t>, is &lt;gemeente2&gt; verantwoordelijk voor opzicht en tucht over zijn ambtelijke werkzaamheden. In geval van bezwaren tegen ds. &lt;naam&gt; uit dien hoofde, zullen deze dan ook door &lt;gemeente2&gt; moeten worden afgedaan, waarbij &lt;gemeente2&gt; zich hierbij verbindt om vooraf advies, over te n</w:t>
+      </w:r>
+      <w:r w:rsidR="005935C3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="00A13048" w:rsidRPr="00CE0150">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">hoofde, zullen deze dan ook door &lt;gemeente2&gt; moeten worden afgedaan, waarbij &lt;gemeente2&gt; zich hierbij verbindt om vooraf advies, over te nomen besluiten, in te zullen winnen bij &lt;gemeente1&gt;. </w:t>
+        <w:t xml:space="preserve">men besluiten, in te zullen winnen bij &lt;gemeente1&gt;. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4989FA43" w14:textId="77777777" w:rsidR="00A13048" w:rsidRPr="00CE0150" w:rsidRDefault="00A13048" w:rsidP="00DD2C05">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4D52B368" w14:textId="77777777" w:rsidR="00A13048" w:rsidRPr="00CE0150" w:rsidRDefault="009F7214" w:rsidP="00DD2C05">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE0150">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Anderzijds</w:t>
       </w:r>
       <w:r w:rsidR="00A13048" w:rsidRPr="00CE0150">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> heeft &lt;gemeente1&gt; het eerste initiatief om hierover te spreken met ds. &lt;naam&gt;. &lt;gemeente1&gt; heeft daarna de verplichting om &lt;gemeente2&gt; zo snel mogelijk in te lichten. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E6A3F08" w14:textId="1408E8AA" w:rsidR="00A13048" w:rsidRPr="00CE0150" w:rsidRDefault="00A13048" w:rsidP="00DD2C05">
-[...28 lines deleted...]
-        <w:t xml:space="preserve"> (indien sprake is van 100% </w:t>
+    <w:p w14:paraId="4D0122FF" w14:textId="77777777" w:rsidR="00A13048" w:rsidRPr="00CE0150" w:rsidRDefault="00A13048" w:rsidP="00DD2C05">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FA86BAD" w14:textId="77777777" w:rsidR="00A13048" w:rsidRPr="00CE0150" w:rsidRDefault="00A13048" w:rsidP="00DD2C05">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0150">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Artikel 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B3799EC" w14:textId="6412B857" w:rsidR="00A13048" w:rsidRPr="00CE0150" w:rsidRDefault="00A13048" w:rsidP="00DD2C05">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0150">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="003A2CE9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>e h</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0150">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>oo</w:t>
+      </w:r>
+      <w:r w:rsidR="003A2CE9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gte van de </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC4A7C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>bijdrage als bedoeld in a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0150">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC4A7C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>tikel 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0150">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005346DE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>zal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0150">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> overeenkomen met de huidige financiële verplichtingen van &lt;gemeente2&gt; aan ds. &lt;naam&gt;</w:t>
+      </w:r>
+      <w:r w:rsidR="1ECA08D5" w:rsidRPr="00CE0150">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> die</w:t>
+      </w:r>
+      <w:r w:rsidR="001A0C31" w:rsidRPr="00CE0150">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> berekend kan worden volgens het rekenmodel predikanten NGK.</w:t>
+      </w:r>
+      <w:r w:rsidR="005346DE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De bijdrage zal maandelijks worden </w:t>
+      </w:r>
+      <w:r w:rsidR="00D233C7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>gegeven.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F18D6E9" w14:textId="77777777" w:rsidR="00A13048" w:rsidRPr="00CE0150" w:rsidRDefault="00A13048" w:rsidP="00DD2C05">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56F9A33A" w14:textId="61444676" w:rsidR="00A13048" w:rsidRPr="00CE0150" w:rsidRDefault="00A13048" w:rsidP="00DD2C05">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0150">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Per 1 januari &lt;jaartal&gt; zal de dan geldende indexatie (SKW-norm) worden doorberekend</w:t>
       </w:r>
       <w:r w:rsidR="00DC3CD5" w:rsidRPr="00CE0150">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>inzet</w:t>
-[...22 lines deleted...]
-    <w:p w14:paraId="3FA86BAD" w14:textId="77777777" w:rsidR="00A13048" w:rsidRPr="00CE0150" w:rsidRDefault="00A13048" w:rsidP="00DD2C05">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0150">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41F7C834" w14:textId="77777777" w:rsidR="00254549" w:rsidRPr="00CE0150" w:rsidRDefault="00254549" w:rsidP="00DD2C05">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59C84E74" w14:textId="7CAFF4AD" w:rsidR="00254549" w:rsidRPr="00CE0150" w:rsidRDefault="00254549" w:rsidP="00DD2C05">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0150">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Aan deze overeenkomst zal een berekening worden gehecht van het maandelijkse bedrag</w:t>
+      </w:r>
+      <w:r w:rsidR="00D233C7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EBEBA10" w14:textId="77777777" w:rsidR="00254549" w:rsidRPr="00CE0150" w:rsidRDefault="00254549" w:rsidP="00DD2C05">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15F4B6FB" w14:textId="28DE5F04" w:rsidR="00254549" w:rsidRPr="00CE0150" w:rsidRDefault="00254549" w:rsidP="00DD2C05">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE0150">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
         </w:rPr>
-        <w:t>Artikel 4</w:t>
-[...99 lines deleted...]
-      <w:r w:rsidRPr="00CE0150">
+        <w:t xml:space="preserve">Artikel </w:t>
+      </w:r>
+      <w:r w:rsidR="000857AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
         </w:rPr>
-        <w:t>Artikel 5</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00737046" w:rsidRPr="00CE0150">
+        <w:t>5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="681C7361" w14:textId="77777777" w:rsidR="00254549" w:rsidRPr="00CE0150" w:rsidRDefault="00254549" w:rsidP="00DD2C05">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0150">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">&lt;gemeente1&gt; verbindt zich hierbij om aan ds. &lt;naam&gt; </w:t>
+      </w:r>
+      <w:r w:rsidR="009F7214" w:rsidRPr="00CE0150">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>rechtstreeks</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0150">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> alle reiskosten te vergoeden die in direct verband met zijn voor &lt;gemeente1&gt; verrichte werkzaamheden worden gemaakt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="268332EC" w14:textId="77777777" w:rsidR="00254549" w:rsidRPr="00CE0150" w:rsidRDefault="00254549" w:rsidP="00DD2C05">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="124543AE" w14:textId="00366F9C" w:rsidR="00254549" w:rsidRPr="00CE0150" w:rsidRDefault="00254549" w:rsidP="00DD2C05">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve"> (alleen in geval van 100% </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00DC3CD5" w:rsidRPr="00CE0150">
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0150">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
         </w:rPr>
-        <w:t>inzet</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00737046" w:rsidRPr="00CE0150">
+        <w:t>Artikel</w:t>
+      </w:r>
+      <w:r w:rsidR="000857AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
         </w:rPr>
-        <w:t>)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="610507EA" w14:textId="77777777" w:rsidR="00254549" w:rsidRPr="00CE0150" w:rsidRDefault="00254549" w:rsidP="00DD2C05">
+        <w:t xml:space="preserve"> 6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="064229AE" w14:textId="77777777" w:rsidR="00254549" w:rsidRPr="00CE0150" w:rsidRDefault="00254549" w:rsidP="00DD2C05">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0150">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">&lt;gemeente1&gt; zal over de invulling van de te verrichten werkzaamheden rechtstreeks afspraken maken met ds. &lt;naam&gt;. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3345A5EB" w14:textId="77777777" w:rsidR="00254549" w:rsidRPr="00CE0150" w:rsidRDefault="00254549" w:rsidP="00DD2C05">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11FAFA92" w14:textId="0020541A" w:rsidR="00254549" w:rsidRPr="00CE0150" w:rsidRDefault="00254549" w:rsidP="00DD2C05">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...128 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:r w:rsidRPr="00CE0150">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00CE0150">
+        <w:t xml:space="preserve">Artikel </w:t>
+      </w:r>
+      <w:r w:rsidR="000857AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
         </w:rPr>
-        <w:t>Artikel 6</w:t>
-[...94 lines deleted...]
-    <w:p w14:paraId="25C4859F" w14:textId="77777777" w:rsidR="00316A5E" w:rsidRPr="00316A5E" w:rsidRDefault="00254549" w:rsidP="00316A5E">
+        <w:t>7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25C4859F" w14:textId="71A8C6E5" w:rsidR="00316A5E" w:rsidRPr="00316A5E" w:rsidRDefault="00254549" w:rsidP="00316A5E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE0150">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">Indien ds. &lt;naam&gt; onverhoopt door ziekte geheel of ten dele niet in staat zou zijn om zijn werkzaamheden te verrichten, dan is &lt;gemeente1&gt; toch gehouden tijdens de looptijd van de overeenkomst de in artikel 4 geregelde vergoeding te betalen, tenzij door &lt;gemeente2&gt; aanspraak kan worden gemaakt op enige uitkering in verband met die ziekte. In geval van ziekte zal hierover door &lt;gemeente1&gt; direct </w:t>
+        <w:t xml:space="preserve">Indien ds. &lt;naam&gt; onverhoopt door ziekte geheel of ten dele niet in staat zou zijn om zijn </w:t>
+      </w:r>
+      <w:r w:rsidR="00B878D1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>ambt uit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0150">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> te v</w:t>
+      </w:r>
+      <w:r w:rsidR="00B878D1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>oer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0150">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en, dan is &lt;gemeente1&gt; toch gehouden tijdens de looptijd van de overeenkomst de in artikel 4 geregelde </w:t>
+      </w:r>
+      <w:r w:rsidR="00483560">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bijdrage </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0150">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">te betalen, tenzij </w:t>
+      </w:r>
+      <w:r w:rsidR="00B878D1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en voor zover </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0150">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">door &lt;gemeente2&gt; aanspraak kan worden gemaakt op enige uitkering in verband met die ziekte. In geval van ziekte zal hierover door &lt;gemeente1&gt; direct </w:t>
       </w:r>
       <w:r w:rsidR="009F7214" w:rsidRPr="00CE0150">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>mededeling</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE0150">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> worden </w:t>
       </w:r>
       <w:r w:rsidR="009F7214" w:rsidRPr="00CE0150">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>gedaan</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE0150">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> aan &lt;gemeente2&gt;</w:t>
       </w:r>
@@ -1241,157 +2222,387 @@
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00316A5E" w:rsidRPr="00316A5E">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Gemeente 2 meldt de predikant direct ziek bij Steunpunt kerkenwerk door </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidR="00316A5E" w:rsidRPr="00316A5E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Calibri"/>
           </w:rPr>
           <w:t>dit</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00316A5E" w:rsidRPr="00316A5E">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> formulier in te vullen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53E881F9" w14:textId="77777777" w:rsidR="009F7214" w:rsidRPr="00CE0150" w:rsidRDefault="009F7214" w:rsidP="00DD2C05">
+    <w:p w14:paraId="4B92E6F1" w14:textId="162D7120" w:rsidR="00D76171" w:rsidRDefault="009F7214" w:rsidP="00DD2C05">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE0150">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
         </w:rPr>
+        <w:t xml:space="preserve">Artikel </w:t>
+      </w:r>
+      <w:r w:rsidR="00483560">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BCD1C17" w14:textId="2FAADA37" w:rsidR="00D76171" w:rsidRDefault="002A7120" w:rsidP="00DD2C05">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bij de totstandkoming van deze </w:t>
+      </w:r>
+      <w:r w:rsidR="00A352F8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">fsprakenbrief zijn partijen ervan uitgegaan dat tussen predikant en gemeenten geen verhouding van </w:t>
+      </w:r>
+      <w:r w:rsidR="007A4909">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>onder</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>geschiktheid kan bestaan/bestaat</w:t>
+      </w:r>
+      <w:r w:rsidR="00B66C35">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, gelet op toepassing van de </w:t>
+      </w:r>
+      <w:r w:rsidR="00254CD4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>k</w:t>
+      </w:r>
+      <w:r w:rsidR="00B66C35">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">erkorde en de uitoefening van het ambt door predikant, terwijl voor de </w:t>
+      </w:r>
+      <w:r w:rsidR="00E3377E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">uitvoering van deze </w:t>
+      </w:r>
+      <w:r w:rsidR="00E3377E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>ambtelijke werkzaamheden door predikant geen sprake is van een door hem/haar zelfstandig verrichte economische activiteit voor de omzetbelasting.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CA63FAD" w14:textId="77777777" w:rsidR="00AE1C89" w:rsidRDefault="00AE1C89" w:rsidP="00DD2C05">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4AD5DB32" w14:textId="76A8D15F" w:rsidR="00AE1C89" w:rsidRDefault="00AE1C89" w:rsidP="00DD2C05">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">De tussen beide gemeenten gemaakte </w:t>
+      </w:r>
+      <w:r w:rsidR="006A4331">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>financiële</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> afspraak waarin &lt;gemeente1&gt; bijdraagt in de door &lt;gemeente2&gt; </w:t>
+      </w:r>
+      <w:r w:rsidR="006A4331">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">gedragen verantwoordelijkheid jegens predikant heeft slechts betrekking op de daadwerkelijke kosten die zijn gemoeid met het </w:t>
+      </w:r>
+      <w:r w:rsidR="006E412A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>levens</w:t>
+      </w:r>
+      <w:r w:rsidR="006A4331">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">onderhoud van predikant en zijn/haar gezin als opgenomen in eerdergenoemde </w:t>
+      </w:r>
+      <w:r w:rsidR="00711758">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="006A4331">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>oepingsbrief.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D0D7295" w14:textId="77777777" w:rsidR="006A4331" w:rsidRPr="00D76171" w:rsidRDefault="006A4331" w:rsidP="00DD2C05">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="520C88D4" w14:textId="6DEC4C39" w:rsidR="00D76171" w:rsidRPr="00CE0150" w:rsidRDefault="00D76171" w:rsidP="00DD2C05">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
         <w:t>Artikel 9</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19CF0726" w14:textId="77777777" w:rsidR="009F7214" w:rsidRPr="00CE0150" w:rsidRDefault="009F7214" w:rsidP="00DD2C05">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE0150">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Geschillen die voortvloeien uit deze overeenkomst zullen door partijen worden onderworpen aan een college van drie arbiters die bij wijze van bindend advies uitspraak zullen doen. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3652008A" w14:textId="77777777" w:rsidR="009F7214" w:rsidRPr="00CE0150" w:rsidRDefault="009F7214" w:rsidP="00DD2C05">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE0150">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Partijen verbinden zich hierbij om dit bindend advies op te volgen. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02EB8FC5" w14:textId="77777777" w:rsidR="009F7214" w:rsidRPr="00CE0150" w:rsidRDefault="009F7214" w:rsidP="00DD2C05">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="21F71FAE" w14:textId="77777777" w:rsidR="009F7214" w:rsidRPr="00CE0150" w:rsidRDefault="009F7214" w:rsidP="00DD2C05">
+    <w:p w14:paraId="21F71FAE" w14:textId="37CF3B24" w:rsidR="009F7214" w:rsidRPr="00CE0150" w:rsidRDefault="009F7214" w:rsidP="00DD2C05">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE0150">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
         </w:rPr>
-        <w:t>Artikel 10</w:t>
+        <w:t xml:space="preserve">Artikel </w:t>
+      </w:r>
+      <w:r w:rsidR="00D76171">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>10</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20872903" w14:textId="77777777" w:rsidR="009F7214" w:rsidRPr="00CE0150" w:rsidRDefault="009F7214" w:rsidP="00DD2C05">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE0150">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Een geschil is aanwezig indien één van de partijen vindt dat hiervan sprake is. In dat geval dient door ieder van de partijen een arbiter te worden aangewezen. Arbiters dienen vervolgens zelf een voorzitter aan te wijzen en de wijze van behandeling van het geschil te bepalen. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C3D178D" w14:textId="77777777" w:rsidR="009F7214" w:rsidRPr="00CE0150" w:rsidRDefault="009F7214" w:rsidP="00DD2C05">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4EBD76A8" w14:textId="77777777" w:rsidR="009F7214" w:rsidRPr="00CE0150" w:rsidRDefault="009F7214" w:rsidP="00DD2C05">
-[...10 lines deleted...]
-        <w:t>Aldus overeengekomen en ondertekend in tweevoud te</w:t>
+    <w:p w14:paraId="4EBD76A8" w14:textId="46781BDB" w:rsidR="009F7214" w:rsidRPr="00CE0150" w:rsidRDefault="009F7214" w:rsidP="00DD2C05">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0150">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aldus overeengekomen en ondertekend in </w:t>
+      </w:r>
+      <w:r w:rsidR="00483560">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>dri</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0150">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>evoud te</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="557DDD60" w14:textId="77777777" w:rsidR="009F7214" w:rsidRPr="00CE0150" w:rsidRDefault="009F7214" w:rsidP="00DD2C05">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="58A29D9D" w14:textId="77777777" w:rsidR="009F7214" w:rsidRPr="00CE0150" w:rsidRDefault="009F7214" w:rsidP="00DD2C05">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="35ED59A8" w14:textId="77777777" w:rsidR="00254E2F" w:rsidRPr="00CE0150" w:rsidRDefault="00254E2F" w:rsidP="00DD2C05">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
@@ -1457,80 +2668,91 @@
       </w:r>
       <w:r w:rsidRPr="00CE0150">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">&lt;naam&gt; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D9C78CF" w14:textId="77777777" w:rsidR="009F7214" w:rsidRPr="00CE0150" w:rsidRDefault="009F7214" w:rsidP="00DD2C05">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="56D382BA" w14:textId="77777777" w:rsidR="009F7214" w:rsidRPr="00CE0150" w:rsidRDefault="009F7214" w:rsidP="00DD2C05">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0B4AF822" w14:textId="77777777" w:rsidR="009F7214" w:rsidRPr="00CE0150" w:rsidRDefault="009F7214" w:rsidP="00DD2C05">
+    <w:p w14:paraId="0B4AF822" w14:textId="5D8680B5" w:rsidR="009F7214" w:rsidRPr="00CE0150" w:rsidRDefault="009F7214" w:rsidP="00DD2C05">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE0150">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>………………………………..</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE0150">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00CE0150">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00CE0150">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00A7429C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00CE0150">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>……………………………….</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="561DECAB" w14:textId="77777777" w:rsidR="009F7214" w:rsidRPr="00CE0150" w:rsidRDefault="009F7214" w:rsidP="00DD2C05">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE0150">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Voorzitter</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE0150">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00CE0150">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -1642,338 +2864,494 @@
       </w:r>
       <w:r w:rsidRPr="00CE0150">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>&lt;naam&gt;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77D987A2" w14:textId="77777777" w:rsidR="009F7214" w:rsidRPr="00CE0150" w:rsidRDefault="009F7214" w:rsidP="00DD2C05">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6F35391A" w14:textId="77777777" w:rsidR="009F7214" w:rsidRPr="00CE0150" w:rsidRDefault="009F7214" w:rsidP="00DD2C05">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="67DC7FF9" w14:textId="77777777" w:rsidR="009F7214" w:rsidRPr="00CE0150" w:rsidRDefault="009F7214" w:rsidP="00DD2C05">
+    <w:p w14:paraId="67DC7FF9" w14:textId="0C048AD4" w:rsidR="009F7214" w:rsidRPr="00CE0150" w:rsidRDefault="009F7214" w:rsidP="00DD2C05">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE0150">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>………………………………..</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE0150">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00CE0150">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00CE0150">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00A7429C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00CE0150">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>……………………………….</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11265218" w14:textId="77777777" w:rsidR="009F7214" w:rsidRPr="00CE0150" w:rsidRDefault="009F7214" w:rsidP="00DD2C05">
-[...12 lines deleted...]
-      <w:r w:rsidRPr="00CE0150">
+    <w:p w14:paraId="11265218" w14:textId="56C86012" w:rsidR="009F7214" w:rsidRPr="00CE0150" w:rsidRDefault="00A7429C" w:rsidP="00DD2C05">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidR="009F7214" w:rsidRPr="00CE0150">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>oorzitter</w:t>
+      </w:r>
+      <w:r w:rsidR="009F7214" w:rsidRPr="00CE0150">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00CE0150">
+      <w:r w:rsidR="009F7214" w:rsidRPr="00CE0150">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00CE0150">
+      <w:r w:rsidR="009F7214" w:rsidRPr="00CE0150">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00CE0150">
+      <w:r w:rsidR="009F7214" w:rsidRPr="00CE0150">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00CE0150">
+      <w:r w:rsidR="009F7214" w:rsidRPr="00CE0150">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>Scriba</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06282602" w14:textId="77777777" w:rsidR="009F7214" w:rsidRPr="00CE0150" w:rsidRDefault="009F7214" w:rsidP="00DD2C05">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4D46D28C" w14:textId="77777777" w:rsidR="009F7214" w:rsidRPr="00CE0150" w:rsidRDefault="009F7214" w:rsidP="00DD2C05">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="31082B10" w14:textId="77777777" w:rsidR="009F7214" w:rsidRPr="00CE0150" w:rsidRDefault="009F7214" w:rsidP="00DD2C05">
-[...58 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="4B407FE3" w14:textId="77777777" w:rsidR="00AC7910" w:rsidRDefault="00483560" w:rsidP="00DD2C05">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>&lt;plaats</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC7910">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>&gt;, &lt;</w:t>
+      </w:r>
+      <w:r w:rsidR="009F7214" w:rsidRPr="00CE0150">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC7910">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>atum&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6676A81D" w14:textId="77777777" w:rsidR="00AC7910" w:rsidRDefault="00AC7910" w:rsidP="00DD2C05">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6892A603" w14:textId="77777777" w:rsidR="00AC7910" w:rsidRDefault="00AC7910" w:rsidP="00DD2C05">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2168D55D" w14:textId="572264EB" w:rsidR="009F7214" w:rsidRDefault="009F7214" w:rsidP="00DD2C05">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0150">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>ds. &lt;naam&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14C664B2" w14:textId="77777777" w:rsidR="00A7429C" w:rsidRDefault="00A7429C" w:rsidP="00DD2C05">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="343E5A7E" w14:textId="77777777" w:rsidR="00A7429C" w:rsidRPr="00CE0150" w:rsidRDefault="00A7429C" w:rsidP="00DD2C05">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29DA33B8" w14:textId="544DBD4A" w:rsidR="009F7214" w:rsidRPr="00CE0150" w:rsidRDefault="009F7214" w:rsidP="00DD2C05">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0150">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>…………</w:t>
+      </w:r>
+      <w:r w:rsidR="00A7429C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0150">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>…………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32FEF449" w14:textId="70693AA8" w:rsidR="009F7214" w:rsidRPr="0044498B" w:rsidRDefault="00A7429C" w:rsidP="00DD2C05">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="0044498B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>redikant</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="79EE5135" w14:textId="77777777" w:rsidR="00AB08B8" w:rsidRPr="00CE0150" w:rsidRDefault="00AB08B8" w:rsidP="00DD2C05">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2B2837B7" w14:textId="1E3ECF4C" w:rsidR="00AB08B8" w:rsidRPr="00CE0150" w:rsidRDefault="0071578F" w:rsidP="003E5A89">
+    <w:p w14:paraId="2B2837B7" w14:textId="7764F033" w:rsidR="00AB08B8" w:rsidRPr="00CE0150" w:rsidRDefault="0071578F" w:rsidP="003E5A89">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE0150">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidRPr="00CE0150">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Bijlage bij de overeenkomst tussen de </w:t>
+        <w:t xml:space="preserve">Bijlage bij de </w:t>
+      </w:r>
+      <w:r w:rsidR="008A06BB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">afspraken </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0150">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">tussen de </w:t>
       </w:r>
       <w:r w:rsidR="00B930F5" w:rsidRPr="00CE0150">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>Nederlands</w:t>
       </w:r>
       <w:r w:rsidR="000161ED" w:rsidRPr="00CE0150">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="00B930F5" w:rsidRPr="00CE0150">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> Gereformeerde kerk </w:t>
       </w:r>
       <w:r w:rsidRPr="00CE0150">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>te &lt;gemeente1&gt; en &lt;gemeente</w:t>
       </w:r>
       <w:r w:rsidR="00834B6A" w:rsidRPr="00CE0150">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE0150">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">&gt; van &lt;datum overeenkomst&gt; </w:t>
+        <w:t xml:space="preserve">&gt; van &lt;datum </w:t>
+      </w:r>
+      <w:r w:rsidR="008A06BB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>afspraken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0150">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">&gt; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0972D329" w14:textId="77777777" w:rsidR="003E5A89" w:rsidRPr="00CE0150" w:rsidRDefault="003E5A89" w:rsidP="00DD2C05">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0FC29329" w14:textId="282AB51D" w:rsidR="0071578F" w:rsidRPr="00CE0150" w:rsidRDefault="0071578F" w:rsidP="00DD2C05">
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Deze bijlage geeft weer de onderlinge financiële verplichtingen naar aanleiding van de gemaakte afspraken. </w:t>
+    <w:p w14:paraId="0FC29329" w14:textId="2EF36A0C" w:rsidR="0071578F" w:rsidRPr="00CE0150" w:rsidRDefault="0071578F" w:rsidP="00DD2C05">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0150">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deze bijlage geeft weer de </w:t>
+      </w:r>
+      <w:r w:rsidR="006E14D2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">totstandkoming van de hoogte van de </w:t>
+      </w:r>
+      <w:r w:rsidR="0044498B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>bijdrage</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0150">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> naar aanleiding van de gemaakte afspraken. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="369455C6" w14:textId="77777777" w:rsidR="0071578F" w:rsidRPr="00CE0150" w:rsidRDefault="0071578F" w:rsidP="00DD2C05">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="591DA643" w14:textId="77777777" w:rsidR="003E5A89" w:rsidRPr="00CE0150" w:rsidRDefault="003E5A89" w:rsidP="00DD2C05">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="73AB6A83" w14:textId="08E2C373" w:rsidR="0071578F" w:rsidRPr="00CE0150" w:rsidRDefault="0071578F" w:rsidP="00DD2C05">
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Het door &lt;gemeente1&gt; te betalen bedrag </w:t>
+    <w:p w14:paraId="73AB6A83" w14:textId="20556883" w:rsidR="0071578F" w:rsidRPr="00CE0150" w:rsidRDefault="0071578F" w:rsidP="00DD2C05">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0150">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Het door &lt;gemeente1</w:t>
+      </w:r>
+      <w:r w:rsidR="006E14D2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>&gt; bij te dragen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0150">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bedrag </w:t>
       </w:r>
       <w:r w:rsidR="00D51E2C" w:rsidRPr="00CE0150">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>vloeit voort uit de berekening, al of niet in een deeltijd percentage, volgens het rekenmodel NGK predikanten. Deze wordt jaarlijks door SKW ter beschikking gesteld.</w:t>
+        <w:t xml:space="preserve">vloeit voort uit de berekening, al </w:t>
+      </w:r>
+      <w:r w:rsidR="008A06BB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dan </w:t>
+      </w:r>
+      <w:r w:rsidR="00D51E2C" w:rsidRPr="00CE0150">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>niet in een deeltijd percentage, volgens het rekenmodel NGK predikanten. Deze wordt jaarlijks door SKW ter beschikking gesteld.</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE0150">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12221EC6" w14:textId="77777777" w:rsidR="0071578F" w:rsidRPr="00CE0150" w:rsidRDefault="0071578F" w:rsidP="00DD2C05">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="267F7AC8" w14:textId="77777777" w:rsidR="0071578F" w:rsidRPr="00CE0150" w:rsidRDefault="0071578F" w:rsidP="00DD2C05">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="039617C3" w14:textId="77777777" w:rsidR="00A60ECD" w:rsidRPr="00CE0150" w:rsidRDefault="00A60ECD" w:rsidP="00DD2C05">
@@ -2100,76 +3478,76 @@
       <w:r w:rsidRPr="00CE0150">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>NGK</w:t>
       </w:r>
       <w:r w:rsidR="00A60ECD" w:rsidRPr="00CE0150">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>&lt;gemeente1&gt;</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00A60ECD" w:rsidRPr="00CE0150" w:rsidSect="006D1E3A">
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3AC9B7BD" w14:textId="77777777" w:rsidR="00EE7285" w:rsidRDefault="00EE7285" w:rsidP="00AB08B8">
+    <w:p w14:paraId="64877085" w14:textId="77777777" w:rsidR="00607368" w:rsidRDefault="00607368" w:rsidP="00AB08B8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2F5E561C" w14:textId="77777777" w:rsidR="00EE7285" w:rsidRDefault="00EE7285" w:rsidP="00AB08B8">
+    <w:p w14:paraId="54F3ABAD" w14:textId="77777777" w:rsidR="00607368" w:rsidRDefault="00607368" w:rsidP="00AB08B8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="AvantGarde Bk BT">
     <w:altName w:val="Century Gothic"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000001B" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -2200,81 +3578,97 @@
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Gothic">
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="16A23965" w14:textId="65F03742" w:rsidR="00AB08B8" w:rsidRDefault="00AB08B8" w:rsidP="00AC5077">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="16A23965" w14:textId="7C44A05B" w:rsidR="00AB08B8" w:rsidRDefault="00AB08B8" w:rsidP="00AC5077">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="AvantGarde Bk BT" w:hAnsi="AvantGarde Bk BT"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Model </w:t>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00DC3CD5">
       <w:rPr>
         <w:rFonts w:ascii="AvantGarde Bk BT" w:hAnsi="AvantGarde Bk BT"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>SIP-</w:t>
     </w:r>
+    <w:r w:rsidR="00721257">
+      <w:rPr>
+        <w:rFonts w:ascii="AvantGarde Bk BT" w:hAnsi="AvantGarde Bk BT"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>a</w:t>
+    </w:r>
+    <w:r w:rsidR="00333E75">
+      <w:rPr>
+        <w:rFonts w:ascii="AvantGarde Bk BT" w:hAnsi="AvantGarde Bk BT"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>fsprakenbrief</w:t>
+    </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="AvantGarde Bk BT" w:hAnsi="AvantGarde Bk BT"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">overeenkomst, Steunpunt </w:t>
+      <w:t xml:space="preserve">, Steunpunt </w:t>
     </w:r>
     <w:r w:rsidRPr="00AB08B8">
       <w:rPr>
         <w:rFonts w:ascii="AvantGarde Bk BT" w:hAnsi="AvantGarde Bk BT"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Kerk</w:t>
     </w:r>
     <w:r w:rsidRPr="003E5A89">
       <w:rPr>
         <w:rFonts w:ascii="AvantGarde Bk BT" w:hAnsi="AvantGarde Bk BT"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>en</w:t>
     </w:r>
     <w:r w:rsidR="00265409">
       <w:rPr>
         <w:rFonts w:ascii="AvantGarde Bk BT" w:hAnsi="AvantGarde Bk BT"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
@@ -2282,57 +3676,57 @@
     </w:r>
     <w:r w:rsidR="00DC3CD5">
       <w:rPr>
         <w:rFonts w:ascii="AvantGarde Bk BT" w:hAnsi="AvantGarde Bk BT"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>,</w:t>
     </w:r>
     <w:r w:rsidR="00265409">
       <w:rPr>
         <w:rFonts w:ascii="AvantGarde Bk BT" w:hAnsi="AvantGarde Bk BT"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00FC31CF">
       <w:rPr>
         <w:rFonts w:ascii="AvantGarde Bk BT" w:hAnsi="AvantGarde Bk BT"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>versie 202</w:t>
     </w:r>
-    <w:r w:rsidR="00D51E2C">
+    <w:r w:rsidR="00637041">
       <w:rPr>
         <w:rFonts w:ascii="AvantGarde Bk BT" w:hAnsi="AvantGarde Bk BT"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>4</w:t>
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidR="00DC3CD5">
       <w:rPr>
         <w:rFonts w:ascii="AvantGarde Bk BT" w:hAnsi="AvantGarde Bk BT"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">pagina </w:t>
     </w:r>
     <w:r w:rsidR="00DC3CD5" w:rsidRPr="00DC3CD5">
       <w:rPr>
         <w:rFonts w:ascii="AvantGarde Bk BT" w:hAnsi="AvantGarde Bk BT"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00DC3CD5" w:rsidRPr="00DC3CD5">
       <w:rPr>
         <w:rFonts w:ascii="AvantGarde Bk BT" w:hAnsi="AvantGarde Bk BT"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
@@ -2393,107 +3787,107 @@
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00DC3CD5">
       <w:rPr>
         <w:rFonts w:ascii="AvantGarde Bk BT" w:hAnsi="AvantGarde Bk BT"/>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
     <w:r w:rsidR="00DC3CD5">
       <w:rPr>
         <w:rFonts w:ascii="AvantGarde Bk BT" w:hAnsi="AvantGarde Bk BT"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2E08D11B" w14:textId="77777777" w:rsidR="00EE7285" w:rsidRDefault="00EE7285" w:rsidP="00AB08B8">
+    <w:p w14:paraId="36BDA63F" w14:textId="77777777" w:rsidR="00607368" w:rsidRDefault="00607368" w:rsidP="00AB08B8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="04022FB6" w14:textId="77777777" w:rsidR="00EE7285" w:rsidRDefault="00EE7285" w:rsidP="00AB08B8">
+    <w:p w14:paraId="1870F7BB" w14:textId="77777777" w:rsidR="00607368" w:rsidRDefault="00607368" w:rsidP="00AB08B8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="16015313" w14:textId="3BC67C7C" w:rsidR="00011FF6" w:rsidRPr="005D60C9" w:rsidRDefault="00011FF6">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D60C9">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="005D60C9">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005D60C9" w:rsidRPr="00CE0150">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vul de taken in die van toepassing zijn</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40F53A61"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F62C8FF4"/>
     <w:lvl w:ilvl="0" w:tplc="986CFAE6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="AvantGarde Bk BT" w:eastAsia="Calibri" w:hAnsi="AvantGarde Bk BT" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -2662,156 +4056,289 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1465930694">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="942879255">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004A0B56"/>
     <w:rsid w:val="00011FF6"/>
     <w:rsid w:val="000161ED"/>
     <w:rsid w:val="00027F05"/>
+    <w:rsid w:val="00041B95"/>
+    <w:rsid w:val="000857AA"/>
+    <w:rsid w:val="000B2BFB"/>
+    <w:rsid w:val="000D011B"/>
+    <w:rsid w:val="000D261D"/>
+    <w:rsid w:val="00125517"/>
+    <w:rsid w:val="00134C37"/>
     <w:rsid w:val="00146E61"/>
     <w:rsid w:val="001A0C31"/>
+    <w:rsid w:val="001C62C2"/>
+    <w:rsid w:val="001F54D7"/>
+    <w:rsid w:val="002431DB"/>
     <w:rsid w:val="00254549"/>
+    <w:rsid w:val="00254CD4"/>
     <w:rsid w:val="00254E2F"/>
     <w:rsid w:val="00265409"/>
+    <w:rsid w:val="002A7120"/>
+    <w:rsid w:val="002B4ACB"/>
+    <w:rsid w:val="00310054"/>
     <w:rsid w:val="00316A5E"/>
+    <w:rsid w:val="00316BCD"/>
+    <w:rsid w:val="00333E75"/>
+    <w:rsid w:val="00335010"/>
+    <w:rsid w:val="003911FC"/>
+    <w:rsid w:val="003A2CE9"/>
+    <w:rsid w:val="003C05CF"/>
     <w:rsid w:val="003D17B3"/>
     <w:rsid w:val="003E5A89"/>
+    <w:rsid w:val="00417DC5"/>
+    <w:rsid w:val="00430A28"/>
     <w:rsid w:val="0044051C"/>
+    <w:rsid w:val="0044498B"/>
+    <w:rsid w:val="0045419F"/>
+    <w:rsid w:val="00467026"/>
     <w:rsid w:val="004747EA"/>
+    <w:rsid w:val="00483560"/>
+    <w:rsid w:val="00483C0B"/>
+    <w:rsid w:val="0049348E"/>
     <w:rsid w:val="00496286"/>
     <w:rsid w:val="004A0B56"/>
+    <w:rsid w:val="004A46D5"/>
+    <w:rsid w:val="005110F6"/>
+    <w:rsid w:val="005140C6"/>
+    <w:rsid w:val="00524468"/>
+    <w:rsid w:val="005346DE"/>
+    <w:rsid w:val="00574210"/>
+    <w:rsid w:val="005935C3"/>
     <w:rsid w:val="005B5ACD"/>
     <w:rsid w:val="005D60C9"/>
+    <w:rsid w:val="005E1AC2"/>
+    <w:rsid w:val="005F5B9F"/>
+    <w:rsid w:val="005F6C4B"/>
     <w:rsid w:val="00600AD9"/>
+    <w:rsid w:val="00607368"/>
+    <w:rsid w:val="00637041"/>
+    <w:rsid w:val="00661EBD"/>
+    <w:rsid w:val="00667828"/>
+    <w:rsid w:val="006829DA"/>
+    <w:rsid w:val="006A4331"/>
+    <w:rsid w:val="006A5FCD"/>
+    <w:rsid w:val="006A6523"/>
     <w:rsid w:val="006D1E3A"/>
+    <w:rsid w:val="006E125B"/>
+    <w:rsid w:val="006E14D2"/>
+    <w:rsid w:val="006E412A"/>
+    <w:rsid w:val="00711758"/>
     <w:rsid w:val="0071578F"/>
+    <w:rsid w:val="00721257"/>
+    <w:rsid w:val="00722096"/>
     <w:rsid w:val="00737046"/>
+    <w:rsid w:val="00742CD0"/>
+    <w:rsid w:val="00745FF6"/>
+    <w:rsid w:val="00752953"/>
+    <w:rsid w:val="00753C26"/>
+    <w:rsid w:val="00772ED4"/>
+    <w:rsid w:val="0078641F"/>
+    <w:rsid w:val="007A4909"/>
+    <w:rsid w:val="007E5C03"/>
+    <w:rsid w:val="007F5041"/>
+    <w:rsid w:val="0082167F"/>
+    <w:rsid w:val="00833C1E"/>
     <w:rsid w:val="00834B6A"/>
+    <w:rsid w:val="00841208"/>
     <w:rsid w:val="008776D2"/>
+    <w:rsid w:val="008A06BB"/>
+    <w:rsid w:val="008D10BA"/>
+    <w:rsid w:val="008D3DA8"/>
+    <w:rsid w:val="008F641B"/>
+    <w:rsid w:val="009253FF"/>
     <w:rsid w:val="00936F33"/>
     <w:rsid w:val="009405F3"/>
+    <w:rsid w:val="009462BE"/>
+    <w:rsid w:val="0097007C"/>
+    <w:rsid w:val="0097290A"/>
+    <w:rsid w:val="009870D0"/>
+    <w:rsid w:val="00992884"/>
+    <w:rsid w:val="009C0AB8"/>
+    <w:rsid w:val="009C3B75"/>
+    <w:rsid w:val="009E4099"/>
+    <w:rsid w:val="009E6BAC"/>
+    <w:rsid w:val="009F37AA"/>
     <w:rsid w:val="009F7214"/>
     <w:rsid w:val="00A13048"/>
+    <w:rsid w:val="00A352F8"/>
     <w:rsid w:val="00A60ECD"/>
+    <w:rsid w:val="00A70F8E"/>
+    <w:rsid w:val="00A7429C"/>
+    <w:rsid w:val="00A85EBE"/>
     <w:rsid w:val="00AB08B8"/>
     <w:rsid w:val="00AC0F0A"/>
     <w:rsid w:val="00AC5077"/>
+    <w:rsid w:val="00AC68D4"/>
+    <w:rsid w:val="00AC7910"/>
+    <w:rsid w:val="00AE1C89"/>
+    <w:rsid w:val="00B13B84"/>
+    <w:rsid w:val="00B37204"/>
+    <w:rsid w:val="00B37B14"/>
+    <w:rsid w:val="00B37BEB"/>
+    <w:rsid w:val="00B66C35"/>
+    <w:rsid w:val="00B878D1"/>
     <w:rsid w:val="00B930F5"/>
     <w:rsid w:val="00BD3F65"/>
+    <w:rsid w:val="00BD6C82"/>
+    <w:rsid w:val="00BE5D5B"/>
+    <w:rsid w:val="00C31AEC"/>
+    <w:rsid w:val="00C34982"/>
     <w:rsid w:val="00C502C7"/>
+    <w:rsid w:val="00C84F47"/>
+    <w:rsid w:val="00C913B4"/>
+    <w:rsid w:val="00C95209"/>
+    <w:rsid w:val="00CA6F49"/>
     <w:rsid w:val="00CE0150"/>
+    <w:rsid w:val="00CF138C"/>
+    <w:rsid w:val="00D233C7"/>
+    <w:rsid w:val="00D31E32"/>
+    <w:rsid w:val="00D33D50"/>
+    <w:rsid w:val="00D469B8"/>
     <w:rsid w:val="00D51E2C"/>
+    <w:rsid w:val="00D55041"/>
+    <w:rsid w:val="00D5545C"/>
+    <w:rsid w:val="00D76171"/>
+    <w:rsid w:val="00D83ADD"/>
     <w:rsid w:val="00D95D38"/>
     <w:rsid w:val="00DA3A69"/>
+    <w:rsid w:val="00DA49CE"/>
     <w:rsid w:val="00DC3CD5"/>
+    <w:rsid w:val="00DC6B50"/>
     <w:rsid w:val="00DD2C05"/>
+    <w:rsid w:val="00DE0870"/>
+    <w:rsid w:val="00E22376"/>
+    <w:rsid w:val="00E314B2"/>
+    <w:rsid w:val="00E3377E"/>
+    <w:rsid w:val="00E35150"/>
+    <w:rsid w:val="00E36618"/>
+    <w:rsid w:val="00E46520"/>
+    <w:rsid w:val="00E538B7"/>
     <w:rsid w:val="00E84E93"/>
+    <w:rsid w:val="00E943E9"/>
+    <w:rsid w:val="00E9729F"/>
     <w:rsid w:val="00EB3EC9"/>
+    <w:rsid w:val="00EC026E"/>
+    <w:rsid w:val="00EC6AA3"/>
     <w:rsid w:val="00EE59AE"/>
     <w:rsid w:val="00EE7285"/>
+    <w:rsid w:val="00F03CA4"/>
     <w:rsid w:val="00F17E9E"/>
     <w:rsid w:val="00F2197A"/>
+    <w:rsid w:val="00F331D9"/>
+    <w:rsid w:val="00F5121E"/>
+    <w:rsid w:val="00FB564E"/>
+    <w:rsid w:val="00FB796D"/>
     <w:rsid w:val="00FC31CF"/>
+    <w:rsid w:val="00FC4A7C"/>
     <w:rsid w:val="00FD1478"/>
+    <w:rsid w:val="00FD5072"/>
     <w:rsid w:val="1ECA08D5"/>
     <w:rsid w:val="2AC28332"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="570DF0B1"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{18D04114-C132-497C-9FBD-07E168EDC7CB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3417,55 +4944,67 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00011FF6"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00316A5E"/>
     <w:rPr>
       <w:color w:val="467886"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revisie">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001C62C2"/>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="355736712">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1373261257">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -3774,65 +5313,56 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...9 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="bdf8f3cc-2e16-402e-aa70-8325446701b1" xmlns:ns3="ec5e69af-7392-4b9b-be92-39e8e642d42a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4a5cfa0dcad061471cf72b544ccbe539" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D66E91BE9719214CBE985C35E58EB2FD" ma:contentTypeVersion="17" ma:contentTypeDescription="Een nieuw document maken." ma:contentTypeScope="" ma:versionID="cfb40c11f1982a04236c33be32330df4">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="bdf8f3cc-2e16-402e-aa70-8325446701b1" xmlns:ns3="ec5e69af-7392-4b9b-be92-39e8e642d42a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="368ecd8b26f3ad469a0e486b4819eafb" ns2:_="" ns3:_="">
     <xsd:import namespace="bdf8f3cc-2e16-402e-aa70-8325446701b1"/>
     <xsd:import namespace="ec5e69af-7392-4b9b-be92-39e8e642d42a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
@@ -4035,149 +5565,143 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="ec5e69af-7392-4b9b-be92-39e8e642d42a" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="bdf8f3cc-2e16-402e-aa70-8325446701b1">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6AB1712C-D331-4C37-BB02-8C6132CE1689}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{38A2C00B-703E-47C1-8D78-116441821BAA}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E8B31E8A-B41B-494C-97D7-7E721F94D764}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{80C76A84-734E-4E99-BD8B-E30981E77860}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F5D3711F-FCB1-4628-BD53-5989F65F6EB3}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6AB1712C-D331-4C37-BB02-8C6132CE1689}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...18 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B89E1198-A01A-4A57-A42A-0A90831E3FAA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="ec5e69af-7392-4b9b-be92-39e8e642d42a"/>
     <ds:schemaRef ds:uri="bdf8f3cc-2e16-402e-aa70-8325446701b1"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>970</Words>
-  <Characters>5341</Characters>
+  <Words>1088</Words>
+  <Characters>5986</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>44</Lines>
-  <Paragraphs>12</Paragraphs>
+  <Lines>49</Lines>
+  <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Your Organization Name</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6299</CharactersWithSpaces>
+  <CharactersWithSpaces>7060</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Your User Name</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Order">
     <vt:lpwstr>88800.0000000000</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">