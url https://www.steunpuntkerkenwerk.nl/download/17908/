--- v0 (2026-05-26)
+++ v1 (2026-09-11)
@@ -1,610 +1,2072 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...10 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="7EC6917B" w14:textId="77777777" w:rsidR="00852A38" w:rsidRDefault="00852A38" w:rsidP="00852A38">
+    <w:p w14:paraId="7C2B4A4F" w14:textId="33EF52FE" w:rsidR="00852A38" w:rsidRPr="00B7099F" w:rsidRDefault="00B7099F" w:rsidP="00852A38">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:cstheme="minorHAnsi"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:cstheme="minorHAnsi"/>
           <w:b/>
-        </w:rPr>
-        <w:t>Akte van Ontslag</w:t>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7F4FA041" wp14:editId="4F7C170E">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:posOffset>5074285</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>-424180</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="492221" cy="858261"/>
+            <wp:effectExtent l="0" t="0" r="3175" b="0"/>
+            <wp:wrapNone/>
+            <wp:docPr id="1284256481" name="Afbeelding 2"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1284256481" name="Afbeelding 1284256481"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId5" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm flipH="1">
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="492221" cy="858261"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="00852A38" w:rsidRPr="00B7099F">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Akte van </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF0F57" w:rsidRPr="00B7099F">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="00852A38" w:rsidRPr="00B7099F">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ntslag</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF0F57" w:rsidRPr="00B7099F">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vanwege het aanvaarden van een</w:t>
+      </w:r>
+      <w:r w:rsidR="00F13A95" w:rsidRPr="00B7099F">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nieuwe</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF0F57" w:rsidRPr="00B7099F">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> roeping </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C5EB78B" w14:textId="77777777" w:rsidR="00A17199" w:rsidRDefault="00A17199" w:rsidP="00A17199">
+    <w:p w14:paraId="23CEABDE" w14:textId="77777777" w:rsidR="00852A38" w:rsidRPr="00B7099F" w:rsidRDefault="00852A38" w:rsidP="00852A38">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="18B41BB3" w14:textId="77777777" w:rsidR="00A17199" w:rsidRDefault="00A17199" w:rsidP="00A17199">
+    <w:p w14:paraId="4AA41E2B" w14:textId="77777777" w:rsidR="00852A38" w:rsidRPr="00B7099F" w:rsidRDefault="00852A38" w:rsidP="00852A38">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
-[...6 lines deleted...]
-        <w:t>De kerkenraad van de Nederlandse Gereformeerde Kerk te X heeft kennis genomen van:</w:t>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B7099F">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De kerkenraad van de </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF0F57" w:rsidRPr="00B7099F">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nederlandse </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B7099F">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gereformeerde Kerk </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF0F57" w:rsidRPr="00B7099F">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>eventueel: naam kerk</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF0F57" w:rsidRPr="00B7099F">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B7099F">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">te </w:t>
+      </w:r>
+      <w:r w:rsidR="009A0421" w:rsidRPr="00B7099F">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>plaatsnaam</w:t>
+      </w:r>
+      <w:r w:rsidR="009A0421" w:rsidRPr="00B7099F">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B7099F">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">heeft kennisgenomen van de mededeling van </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50977173" w14:textId="17412B49" w:rsidR="00A17199" w:rsidRPr="00A17199" w:rsidRDefault="00A17199" w:rsidP="00A17199">
-[...5 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="747836B8" w14:textId="26687C26" w:rsidR="00852A38" w:rsidRPr="00B7099F" w:rsidRDefault="00852A38" w:rsidP="00852A38">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
-[...6 lines deleted...]
-        <w:t>de mededeling van zijn predikant, ds. Z, dat hij/zij de roeping van de Nederlandse Gereformeerde Kerk te Y heeft aanvaard;</w:t>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:cstheme="minorHAnsi"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B7099F">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B7099F">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B7099F">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B7099F">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00000B7C" w:rsidRPr="00B7099F">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B7099F">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF0F57" w:rsidRPr="00B7099F">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B7099F">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:cstheme="minorHAnsi"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A0421" w:rsidRPr="00B7099F">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>naam predikan</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF0F57" w:rsidRPr="00B7099F">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>t</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CE8374C" w14:textId="42753A85" w:rsidR="00A17199" w:rsidRPr="00A17199" w:rsidRDefault="00A17199" w:rsidP="00A17199">
-[...5 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="78A824A8" w14:textId="77777777" w:rsidR="00CF0F57" w:rsidRPr="00B7099F" w:rsidRDefault="00852A38" w:rsidP="00852A38">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
-[...6 lines deleted...]
-        <w:t>de toezegging van de kerkenraad van de kerk te Y dat hij per (datum) de verantwoordelijkheid voor het levensonderhoud van ds. Z en het toezicht op zijn/haar ambtsdienst aanvaardt.</w:t>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B7099F">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B7099F">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>hi</w:t>
+      </w:r>
+      <w:r w:rsidR="008C7FAC" w:rsidRPr="00B7099F">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>j</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B7099F">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF0F57" w:rsidRPr="00B7099F">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de roeping van de Nederlandse Gereformeerde Kerk </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF0F57" w:rsidRPr="00B7099F">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eventueel: naam kerk </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF0F57" w:rsidRPr="00B7099F">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">te </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF0F57" w:rsidRPr="00B7099F">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>plaatsnaam</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF0F57" w:rsidRPr="00B7099F">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> heeft aanvaard en nu vraagt om ontslagen te worden van de verbinding aan de NGK </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF0F57" w:rsidRPr="00B7099F">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>eventueel: naam kerk</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF0F57" w:rsidRPr="00B7099F">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> te </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF0F57" w:rsidRPr="00B7099F">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>plaatsnaam</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF0F57" w:rsidRPr="00B7099F">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> . </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B7099F">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="539E3560" w14:textId="77777777" w:rsidR="00A17199" w:rsidRDefault="00A17199" w:rsidP="00A17199">
+    <w:p w14:paraId="65932E93" w14:textId="77777777" w:rsidR="00CF0F57" w:rsidRPr="00B7099F" w:rsidRDefault="00CF0F57" w:rsidP="00852A38">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="77728AC0" w14:textId="77777777" w:rsidR="00A17199" w:rsidRDefault="00A17199" w:rsidP="00A17199">
+    <w:p w14:paraId="5A6EACD2" w14:textId="77777777" w:rsidR="00852A38" w:rsidRPr="00B7099F" w:rsidRDefault="00CF0F57" w:rsidP="00852A38">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
-[...6 lines deleted...]
-        <w:t>De kerkenraad van de kerk te X verklaart hierbij dat hij ds. Z op de genoemde datum ontslaat van zijn/haar verbintenis van aan de kerk te X, en tot die datum in zijn/haar levensonderhoud blijft voorzien.</w:t>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B7099F">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De kerkenraad heeft in zijn vergadering van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B7099F">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>datum</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B7099F">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> besloten om ds. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B7099F">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>naam predikant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B7099F">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF277B" w:rsidRPr="00B7099F">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">per </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF277B" w:rsidRPr="00B7099F">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>datum</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF277B" w:rsidRPr="00B7099F">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 0.00 uur te ontslaan van die verbinding; dat is het moment waarop de kerkenraad van de NGK </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF277B" w:rsidRPr="00B7099F">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>eventueel: naam</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF277B" w:rsidRPr="00B7099F">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF277B" w:rsidRPr="00B7099F">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>kerk</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF277B" w:rsidRPr="00B7099F">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> te </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF277B" w:rsidRPr="00B7099F">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>plaatsnaam</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF277B" w:rsidRPr="00B7099F">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de verantwoordelijkheid aanvaardt voor het levensonderhoud van ds. </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF277B" w:rsidRPr="00B7099F">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>naam predikant</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF277B" w:rsidRPr="00B7099F">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en het toezicht op </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF277B" w:rsidRPr="00B7099F">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:cstheme="minorHAnsi"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF277B" w:rsidRPr="00B7099F">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ambtsdienst.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0041D0A7" w14:textId="77777777" w:rsidR="00A17199" w:rsidRDefault="00A17199" w:rsidP="00A17199">
+    <w:p w14:paraId="62E8D1F3" w14:textId="77777777" w:rsidR="00EF277B" w:rsidRPr="00B7099F" w:rsidRDefault="00EF277B" w:rsidP="00852A38">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="77EE5588" w14:textId="77777777" w:rsidR="00A17199" w:rsidRDefault="00A17199" w:rsidP="00A17199">
+    <w:p w14:paraId="18CB3311" w14:textId="1A9D9C69" w:rsidR="00EF277B" w:rsidRPr="00B7099F" w:rsidRDefault="00EF277B" w:rsidP="00852A38">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
-[...6 lines deleted...]
-        <w:t>De kerkenraad van de kerk te X geeft ds. Z daarbij de volgende aanbeveling mee:</w:t>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B7099F">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deze akte van ontslag is tegelijk ook de aanbeveling die de kerkenraad aan de predikant meegeeft met het oog op de goedkeuring van de aanvaarde roeping. De kerkenraad verklaart over ds. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B7099F">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>naam predikant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B7099F">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B7099F">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>hij</w:t>
+      </w:r>
+      <w:r w:rsidR="00246988" w:rsidRPr="00B7099F">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B7099F">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sinds zijn</w:t>
+      </w:r>
+      <w:r w:rsidR="00246988" w:rsidRPr="00B7099F">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B7099F">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">verbinding aan de NGK </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B7099F">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>eventueel: naam kerk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B7099F">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> te </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B7099F">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>plaatsnaam</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B7099F">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00246988" w:rsidRPr="00B7099F">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">op </w:t>
+      </w:r>
+      <w:r w:rsidR="00246988" w:rsidRPr="00B7099F">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>datum intrede,</w:t>
+      </w:r>
+      <w:r w:rsidR="00246988" w:rsidRPr="00B7099F">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zijn ambt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B7099F">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">trouw </w:t>
+      </w:r>
+      <w:r w:rsidR="00246988" w:rsidRPr="00B7099F">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>en met inzet vervuld heeft</w:t>
+      </w:r>
+      <w:r w:rsidR="00F13A95" w:rsidRPr="00B7099F">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, overeenkomstig de </w:t>
+      </w:r>
+      <w:r w:rsidR="00246988" w:rsidRPr="00B7099F">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">beloften die </w:t>
+      </w:r>
+      <w:r w:rsidR="00246988" w:rsidRPr="00B7099F">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>hij</w:t>
+      </w:r>
+      <w:r w:rsidR="00246988" w:rsidRPr="00B7099F">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bij de bevestiging in het ambt gedaan heeft. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D542B76" w14:textId="77777777" w:rsidR="00A17199" w:rsidRDefault="00A17199" w:rsidP="00A17199">
+    <w:p w14:paraId="4672DA35" w14:textId="77777777" w:rsidR="00246988" w:rsidRPr="00B7099F" w:rsidRDefault="00246988" w:rsidP="00852A38">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
-[...7 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="711402B0" w14:textId="77777777" w:rsidR="00A17199" w:rsidRDefault="00A17199" w:rsidP="00A17199">
+    <w:p w14:paraId="3F2A0496" w14:textId="77777777" w:rsidR="00852A38" w:rsidRPr="00B7099F" w:rsidRDefault="00246988" w:rsidP="008C7FAC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
-[...1 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B7099F">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De kerkenraad is dankbaar voor wat ds. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B7099F">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>naam predikant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B7099F">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> onder Gods zegen heeft mogen betekenen voor de gemeente. Hij draagt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B7099F">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>hem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B7099F">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> op aan de Heer en zijn genade nu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B7099F">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>hij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B7099F">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B7099F">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B7099F">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dienst aan de Heer elders voortzet.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="27B81C51" w14:textId="19821B8A" w:rsidR="00A17199" w:rsidRDefault="00362DEC" w:rsidP="00A17199">
+    <w:p w14:paraId="49FEC675" w14:textId="77777777" w:rsidR="00852A38" w:rsidRPr="00B7099F" w:rsidRDefault="00852A38" w:rsidP="00852A38">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
-[...19 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="5D230500" w14:textId="77777777" w:rsidR="00A17199" w:rsidRDefault="00A17199" w:rsidP="00A17199">
+    <w:p w14:paraId="4E1059C9" w14:textId="77777777" w:rsidR="00852A38" w:rsidRPr="00B7099F" w:rsidRDefault="008C7FAC" w:rsidP="00852A38">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B7099F">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Namens d</w:t>
+      </w:r>
+      <w:r w:rsidR="00852A38" w:rsidRPr="00B7099F">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>e kerkenraad,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C77F131" w14:textId="6FE269C7" w:rsidR="00A17199" w:rsidRDefault="00362DEC" w:rsidP="00852A38">
+    <w:p w14:paraId="64514158" w14:textId="77777777" w:rsidR="00852A38" w:rsidRPr="00B7099F" w:rsidRDefault="00852A38" w:rsidP="00852A38">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
-[...13 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C44B832" w14:textId="77777777" w:rsidR="008C7FAC" w:rsidRPr="00B7099F" w:rsidRDefault="008C7FAC" w:rsidP="00852A38">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B7099F">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>(handtekening)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B7099F">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00B7099F">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00B7099F">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00B7099F">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00B7099F">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00B7099F">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Scriba</w:t>
+        <w:t>(handtekening)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AB3A570" w14:textId="77777777" w:rsidR="00362DEC" w:rsidRDefault="00362DEC" w:rsidP="00852A38">
+    <w:p w14:paraId="135B06DF" w14:textId="77777777" w:rsidR="008C7FAC" w:rsidRPr="00B7099F" w:rsidRDefault="008C7FAC" w:rsidP="00852A38">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1D589905" w14:textId="77777777" w:rsidR="00362DEC" w:rsidRDefault="00362DEC" w:rsidP="00852A38">
+    <w:p w14:paraId="26234F09" w14:textId="77777777" w:rsidR="008C7FAC" w:rsidRPr="00B7099F" w:rsidRDefault="008C7FAC" w:rsidP="00852A38">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0AD3BCED" w14:textId="77777777" w:rsidR="00362DEC" w:rsidRDefault="00362DEC" w:rsidP="00852A38">
+    <w:p w14:paraId="339BE4B0" w14:textId="77777777" w:rsidR="008C7FAC" w:rsidRPr="00B7099F" w:rsidRDefault="008C7FAC" w:rsidP="00852A38">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3C25D5B1" w14:textId="11B4E70E" w:rsidR="00362DEC" w:rsidRPr="00362DEC" w:rsidRDefault="00362DEC" w:rsidP="00852A38">
+    <w:p w14:paraId="7EA0F44C" w14:textId="77777777" w:rsidR="008C7FAC" w:rsidRPr="00B7099F" w:rsidRDefault="008C7FAC" w:rsidP="00852A38">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
-[...8 lines deleted...]
-          <w:u w:val="single"/>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B7099F">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Naam voorzitter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B7099F">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:u w:val="single"/>
+      <w:r w:rsidRPr="00B7099F">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:u w:val="single"/>
+      <w:r w:rsidRPr="00B7099F">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00B7099F">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00B7099F">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00B7099F">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:u w:val="single"/>
+      <w:r w:rsidRPr="00B7099F">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>naam scriba</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FC908EF" w14:textId="18E976B7" w:rsidR="00852A38" w:rsidRPr="00B7099F" w:rsidRDefault="008C7FAC" w:rsidP="00852A38">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B7099F">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>voorzitter</w:t>
+      </w:r>
+      <w:r w:rsidR="00852A38" w:rsidRPr="00B7099F">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00852A38" w:rsidRPr="00B7099F">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:u w:val="single"/>
+      <w:r w:rsidR="00852A38" w:rsidRPr="00B7099F">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:u w:val="single"/>
+      <w:r w:rsidR="00852A38" w:rsidRPr="00B7099F">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:r w:rsidR="00852A38" w:rsidRPr="00B7099F">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00852A38" w:rsidRPr="00B7099F">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00852A38" w:rsidRPr="00B7099F">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00852A38" w:rsidRPr="00B7099F">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B7099F">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00852A38" w:rsidRPr="00B7099F">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>criba,</w:t>
+      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00362DEC" w:rsidRPr="00362DEC" w:rsidSect="00A66882">
+    <w:p w14:paraId="5E68A671" w14:textId="77777777" w:rsidR="00852A38" w:rsidRPr="00B7099F" w:rsidRDefault="00852A38" w:rsidP="00852A38">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FC6335C" w14:textId="77777777" w:rsidR="00852A38" w:rsidRPr="00B7099F" w:rsidRDefault="00852A38" w:rsidP="00852A38">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21AD495C" w14:textId="77777777" w:rsidR="00852A38" w:rsidRPr="00B7099F" w:rsidRDefault="00852A38" w:rsidP="00852A38">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C58F322" w14:textId="77777777" w:rsidR="00B7099F" w:rsidRDefault="00852A38" w:rsidP="00852A38">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B7099F">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>datum</w:t>
+      </w:r>
+      <w:r w:rsidR="008C7FAC" w:rsidRPr="00B7099F">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ondertekening</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A69B844" w14:textId="77777777" w:rsidR="00B7099F" w:rsidRDefault="00B7099F" w:rsidP="00852A38">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E68B097" w14:textId="77777777" w:rsidR="00B7099F" w:rsidRDefault="00B7099F" w:rsidP="00852A38">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4AF9FD49" w14:textId="34CED907" w:rsidR="00D71295" w:rsidRPr="00B7099F" w:rsidRDefault="00246988" w:rsidP="00852A38">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B7099F">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidR="008C7FAC" w:rsidRPr="00B7099F">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> getekende</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B7099F">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> akte wordt in </w:t>
+      </w:r>
+      <w:r w:rsidR="008C7FAC" w:rsidRPr="00B7099F">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>twee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B7099F">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">voud </w:t>
+      </w:r>
+      <w:r w:rsidR="008C7FAC" w:rsidRPr="00B7099F">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">meegegeven aan de vertrekkende predikant met het oog op de goedkeuring van de aanvaarde roeping door de regionale vergadering waartoe de kerk behoort die hem geroepen heeft. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27973DF6" w14:textId="77777777" w:rsidR="00B7099F" w:rsidRDefault="00B7099F" w:rsidP="00852A38">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D907709" w14:textId="04C9D215" w:rsidR="00B7099F" w:rsidRDefault="00B7099F" w:rsidP="00852A38">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B7099F">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="49567525" wp14:editId="4D8D2B32">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>right</wp:align>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>64135</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5726430" cy="1466850"/>
+                <wp:effectExtent l="0" t="0" r="26670" b="19050"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="2052603988" name="Tekstvak 1"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5726430" cy="1466850"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="EE0000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="2CB197C0" w14:textId="77777777" w:rsidR="00D71295" w:rsidRPr="004A398A" w:rsidRDefault="00D71295" w:rsidP="00D71295">
+                            <w:pPr>
+                              <w:spacing w:after="0"/>
+                              <w:rPr>
+                                <w:color w:val="EE0000"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="004A398A">
+                              <w:rPr>
+                                <w:color w:val="EE0000"/>
+                              </w:rPr>
+                              <w:t>Dit is een model-akte als voorbeeld</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="34176383" w14:textId="77777777" w:rsidR="00D71295" w:rsidRPr="004A398A" w:rsidRDefault="00D71295" w:rsidP="00D71295">
+                            <w:pPr>
+                              <w:spacing w:after="0"/>
+                              <w:rPr>
+                                <w:color w:val="EE0000"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="004A398A">
+                              <w:rPr>
+                                <w:color w:val="EE0000"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Elke situatie vraagt om aanpassing van de formulering.  </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="00516C5D" w14:textId="77777777" w:rsidR="00D71295" w:rsidRDefault="00D71295" w:rsidP="00D71295">
+                            <w:pPr>
+                              <w:pStyle w:val="Lijstalinea"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="3"/>
+                              </w:numPr>
+                              <w:ind w:left="142" w:hanging="142"/>
+                              <w:rPr>
+                                <w:color w:val="EE0000"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="004A398A">
+                              <w:rPr>
+                                <w:color w:val="EE0000"/>
+                              </w:rPr>
+                              <w:t>Er is in deze akte uitgegaan van een mannelijke predikant. Zo nodig moet</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:color w:val="EE0000"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> ‘hij’ in ‘zij’ en</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="004A398A">
+                              <w:rPr>
+                                <w:color w:val="EE0000"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> ‘hem’ en ‘zijn  veranderd worden in ‘haar’. </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="590D1A19" w14:textId="62FA26D7" w:rsidR="00D71295" w:rsidRPr="00D6420E" w:rsidRDefault="00D71295" w:rsidP="00D71295">
+                            <w:pPr>
+                              <w:pStyle w:val="Lijstalinea"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="3"/>
+                              </w:numPr>
+                              <w:ind w:left="142" w:hanging="142"/>
+                              <w:rPr>
+                                <w:color w:val="EE0000"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="004A398A">
+                              <w:rPr>
+                                <w:color w:val="EE0000"/>
+                              </w:rPr>
+                              <w:t>De zin ‘de kerkenraad is dankbaar’ kan anders geformuleerd worden, bijvoorbeeld aangevuld met ‘gelovig, met eerbied voor God en met liefde voor de gemeente’</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00D54741">
+                              <w:rPr>
+                                <w:color w:val="EE0000"/>
+                              </w:rPr>
+                              <w:t>.</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="004A398A">
+                              <w:rPr>
+                                <w:color w:val="EE0000"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00D6420E">
+                              <w:rPr>
+                                <w:color w:val="EE0000"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Laat de kerkenraad een formulering kiezen die zo veel mogelijk recht doet aan </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00D54741">
+                              <w:rPr>
+                                <w:color w:val="EE0000"/>
+                              </w:rPr>
+                              <w:t>de situatie</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00D6420E">
+                              <w:rPr>
+                                <w:color w:val="EE0000"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">. </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="66AF15B5" w14:textId="77777777" w:rsidR="00D71295" w:rsidRPr="00D6420E" w:rsidRDefault="00D71295" w:rsidP="00D71295">
+                            <w:pPr>
+                              <w:pStyle w:val="Lijstalinea"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="3"/>
+                              </w:numPr>
+                              <w:ind w:left="142" w:hanging="142"/>
+                              <w:rPr>
+                                <w:color w:val="EE0000"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00D6420E">
+                              <w:rPr>
+                                <w:color w:val="EE0000"/>
+                              </w:rPr>
+                              <w:t>in de slotzin kan ook de vrouw of man van de predikant genoemd worden</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="49567525" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Tekstvak 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:399.7pt;margin-top:5.05pt;width:450.9pt;height:115.5pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAzKoLrEwIAACAEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjjJkiw14hRdmgwD&#10;ugvQ7QNkWY6FyaJGKbG7ry+luGnQbS/D9CCIInVEHh6urvvWsKNCr8EWfDIac6ashErbfcG/f9u9&#10;WXLmg7CVMGBVwR+U59fr169WncvVFBowlUJGINbnnSt4E4LLs8zLRrXCj8ApS84asBWBTNxnFYqO&#10;0FuTTcfjRdYBVg5BKu/p9vbk5OuEX9dKhi917VVgpuCUW0g7pr2Me7ZeiXyPwjVaDmmIf8iiFdrS&#10;p2eoWxEEO6D+DarVEsFDHUYS2gzqWkuVaqBqJuMX1dw3wqlUC5Hj3Zkm//9g5efjvfuKLPTvoacG&#10;piK8uwP5wzMLm0bYvbpBhK5RoqKPJ5GyrHM+H55Gqn3uI0jZfYKKmiwOARJQX2MbWaE6GaFTAx7O&#10;pKs+MEmX83fTxewtuST5JrPFYjlPbclE/vTcoQ8fFLQsHgqO1NUEL453PsR0RP4UEn/zYHS108Yk&#10;A/flxiA7ClLALq1UwYswY1lX8Kv5dH5i4K8Q2+2Y1p8gWh1Iyka3BV/GmEFckbetrZLQgtDmdKaU&#10;jR2IjNydWAx92VNgJLSE6oEoRThJlkaMDg3gL846kmvB/c+DQMWZ+WipLVeT2SzqOxkz4pQMvPSU&#10;lx5hJUEVPHB2Om5CmolImIUbal+tE7HPmQy5kgwT38PIRJ1f2inqebDXjwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhAM5j8GreAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo7VBK&#10;G+JUKBLiwAHRIvXqxm6cJl6H2G3D37Oc4Dg7q5k3xXryPTvbMbYBFciZAGaxDqbFRsHn9uVuCSwm&#10;jUb3Aa2CbxthXV5fFTo34YIf9rxJDaMQjLlW4FIacs5j7azXcRYGi+Qdwuh1Ijk23Iz6QuG+55kQ&#10;C+51i9Tg9GArZ+tuc/IKdv6rOrzNj656f3jcZt3xddct7pW6vZmen4AlO6W/Z/jFJ3QoiWkfTmgi&#10;6xXQkERXIYGRuxKShuwVZHMpgZcF/89f/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAz&#10;KoLrEwIAACAEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQDOY/Bq3gAAAAcBAAAPAAAAAAAAAAAAAAAAAG0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAeAUAAAAA&#10;" strokecolor="#e00">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="2CB197C0" w14:textId="77777777" w:rsidR="00D71295" w:rsidRPr="004A398A" w:rsidRDefault="00D71295" w:rsidP="00D71295">
+                      <w:pPr>
+                        <w:spacing w:after="0"/>
+                        <w:rPr>
+                          <w:color w:val="EE0000"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="004A398A">
+                        <w:rPr>
+                          <w:color w:val="EE0000"/>
+                        </w:rPr>
+                        <w:t>Dit is een model-akte als voorbeeld</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="34176383" w14:textId="77777777" w:rsidR="00D71295" w:rsidRPr="004A398A" w:rsidRDefault="00D71295" w:rsidP="00D71295">
+                      <w:pPr>
+                        <w:spacing w:after="0"/>
+                        <w:rPr>
+                          <w:color w:val="EE0000"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="004A398A">
+                        <w:rPr>
+                          <w:color w:val="EE0000"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Elke situatie vraagt om aanpassing van de formulering.  </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="00516C5D" w14:textId="77777777" w:rsidR="00D71295" w:rsidRDefault="00D71295" w:rsidP="00D71295">
+                      <w:pPr>
+                        <w:pStyle w:val="Lijstalinea"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="3"/>
+                        </w:numPr>
+                        <w:ind w:left="142" w:hanging="142"/>
+                        <w:rPr>
+                          <w:color w:val="EE0000"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="004A398A">
+                        <w:rPr>
+                          <w:color w:val="EE0000"/>
+                        </w:rPr>
+                        <w:t>Er is in deze akte uitgegaan van een mannelijke predikant. Zo nodig moet</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:color w:val="EE0000"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> ‘hij’ in ‘zij’ en</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="004A398A">
+                        <w:rPr>
+                          <w:color w:val="EE0000"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> ‘hem’ en ‘zijn  veranderd worden in ‘haar’. </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="590D1A19" w14:textId="62FA26D7" w:rsidR="00D71295" w:rsidRPr="00D6420E" w:rsidRDefault="00D71295" w:rsidP="00D71295">
+                      <w:pPr>
+                        <w:pStyle w:val="Lijstalinea"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="3"/>
+                        </w:numPr>
+                        <w:ind w:left="142" w:hanging="142"/>
+                        <w:rPr>
+                          <w:color w:val="EE0000"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="004A398A">
+                        <w:rPr>
+                          <w:color w:val="EE0000"/>
+                        </w:rPr>
+                        <w:t>De zin ‘de kerkenraad is dankbaar’ kan anders geformuleerd worden, bijvoorbeeld aangevuld met ‘gelovig, met eerbied voor God en met liefde voor de gemeente’</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00D54741">
+                        <w:rPr>
+                          <w:color w:val="EE0000"/>
+                        </w:rPr>
+                        <w:t>.</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="004A398A">
+                        <w:rPr>
+                          <w:color w:val="EE0000"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00D6420E">
+                        <w:rPr>
+                          <w:color w:val="EE0000"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Laat de kerkenraad een formulering kiezen die zo veel mogelijk recht doet aan </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00D54741">
+                        <w:rPr>
+                          <w:color w:val="EE0000"/>
+                        </w:rPr>
+                        <w:t>de situatie</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00D6420E">
+                        <w:rPr>
+                          <w:color w:val="EE0000"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">. </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="66AF15B5" w14:textId="77777777" w:rsidR="00D71295" w:rsidRPr="00D6420E" w:rsidRDefault="00D71295" w:rsidP="00D71295">
+                      <w:pPr>
+                        <w:pStyle w:val="Lijstalinea"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="3"/>
+                        </w:numPr>
+                        <w:ind w:left="142" w:hanging="142"/>
+                        <w:rPr>
+                          <w:color w:val="EE0000"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00D6420E">
+                        <w:rPr>
+                          <w:color w:val="EE0000"/>
+                        </w:rPr>
+                        <w:t>in de slotzin kan ook de vrouw of man van de predikant genoemd worden</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="square" anchorx="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B6E4668" w14:textId="77777777" w:rsidR="00B7099F" w:rsidRDefault="00B7099F" w:rsidP="00852A38">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57D489D9" w14:textId="77777777" w:rsidR="00B7099F" w:rsidRDefault="00B7099F" w:rsidP="00852A38">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00B7099F" w:rsidSect="00B7099F">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
-      <w:pgMar w:top="993" w:right="1418" w:bottom="851" w:left="1418" w:header="1440" w:footer="1440" w:gutter="0"/>
+      <w:pgMar w:top="1418" w:right="1418" w:bottom="0" w:left="1418" w:header="1440" w:footer="1440" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Goudy Old Style">
+    <w:panose1 w:val="02020502050305020303"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...7 lines deleted...]
-    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19837B41"/>
+    <w:nsid w:val="117447D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="7D0CD1F0"/>
-    <w:lvl w:ilvl="0" w:tplc="0413000F">
+    <w:tmpl w:val="F2B6CCF0"/>
+    <w:lvl w:ilvl="0" w:tplc="4940AF00">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...4 lines deleted...]
-      </w:pPr>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0413000F" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04130019" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%5."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0413001B" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...4 lines deleted...]
-      </w:pPr>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0413000F" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%8."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...4 lines deleted...]
-      </w:pPr>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5F505BC4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="43A804CE"/>
     <w:lvl w:ilvl="0" w:tplc="4014B9FA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1065" w:hanging="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -653,163 +2115,50 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="69441A76"/>
-[...111 lines deleted...]
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B171EFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F9D054A8"/>
     <w:lvl w:ilvl="0" w:tplc="0413000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -851,214 +2200,178 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="527719210">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="1" w16cid:durableId="1520772872">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="2062943043">
+  <w:num w:numId="2" w16cid:durableId="160389037">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="817502922">
-[...2 lines deleted...]
-  <w:num w:numId="4" w16cid:durableId="897592907">
+  <w:num w:numId="3" w16cid:durableId="1863476901">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="100"/>
   <w:drawingGridVerticalSpacing w:val="136"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:footnotePr>
-[...6 lines deleted...]
-  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00852A38"/>
+    <w:rsid w:val="00000B7C"/>
     <w:rsid w:val="00032D64"/>
     <w:rsid w:val="00036F40"/>
-    <w:rsid w:val="00037BF6"/>
     <w:rsid w:val="000402F7"/>
+    <w:rsid w:val="00073619"/>
     <w:rsid w:val="000C55E2"/>
     <w:rsid w:val="000F0974"/>
     <w:rsid w:val="000F2AC4"/>
     <w:rsid w:val="00111BD1"/>
-    <w:rsid w:val="0017418B"/>
-    <w:rsid w:val="00184509"/>
     <w:rsid w:val="001A28C4"/>
     <w:rsid w:val="001C3C22"/>
-    <w:rsid w:val="001E06C6"/>
     <w:rsid w:val="001E66D8"/>
     <w:rsid w:val="00200E63"/>
-    <w:rsid w:val="0024152A"/>
+    <w:rsid w:val="002061AA"/>
+    <w:rsid w:val="00246988"/>
     <w:rsid w:val="00252D54"/>
     <w:rsid w:val="00261B05"/>
-    <w:rsid w:val="0026473E"/>
     <w:rsid w:val="0029050C"/>
     <w:rsid w:val="002E236D"/>
-    <w:rsid w:val="00362BF8"/>
-[...1 lines deleted...]
-    <w:rsid w:val="003778B2"/>
     <w:rsid w:val="003E71AC"/>
     <w:rsid w:val="003E7BCE"/>
-    <w:rsid w:val="003F3974"/>
-    <w:rsid w:val="00453F4F"/>
     <w:rsid w:val="00465B13"/>
     <w:rsid w:val="00472DF2"/>
     <w:rsid w:val="004928C8"/>
     <w:rsid w:val="004B29DD"/>
-    <w:rsid w:val="004D60FD"/>
-    <w:rsid w:val="004F22DC"/>
     <w:rsid w:val="00576262"/>
     <w:rsid w:val="005A1DE4"/>
     <w:rsid w:val="005B50A4"/>
-    <w:rsid w:val="005E13DA"/>
-[...1 lines deleted...]
-    <w:rsid w:val="006528B3"/>
     <w:rsid w:val="006906AE"/>
-    <w:rsid w:val="006B60B6"/>
-[...1 lines deleted...]
-    <w:rsid w:val="006E6C11"/>
     <w:rsid w:val="007242D7"/>
-    <w:rsid w:val="007450BA"/>
-[...3 lines deleted...]
-    <w:rsid w:val="0083142E"/>
+    <w:rsid w:val="0075487B"/>
     <w:rsid w:val="00852A38"/>
-    <w:rsid w:val="008569FE"/>
     <w:rsid w:val="00870196"/>
-    <w:rsid w:val="008727A0"/>
-[...2 lines deleted...]
-    <w:rsid w:val="008B7BE8"/>
+    <w:rsid w:val="008C7FAC"/>
     <w:rsid w:val="008D3458"/>
-    <w:rsid w:val="008E31E6"/>
     <w:rsid w:val="00927AE6"/>
     <w:rsid w:val="00933AE1"/>
     <w:rsid w:val="0097643B"/>
     <w:rsid w:val="009A0421"/>
     <w:rsid w:val="009A4E47"/>
-    <w:rsid w:val="009E7477"/>
     <w:rsid w:val="00A06F66"/>
-    <w:rsid w:val="00A17199"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00A66882"/>
     <w:rsid w:val="00A76D98"/>
     <w:rsid w:val="00A87C47"/>
     <w:rsid w:val="00AA5B11"/>
-    <w:rsid w:val="00B46F86"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00BB7C5F"/>
+    <w:rsid w:val="00B30EF5"/>
+    <w:rsid w:val="00B7099F"/>
     <w:rsid w:val="00C07870"/>
     <w:rsid w:val="00C62A8A"/>
     <w:rsid w:val="00C72B69"/>
     <w:rsid w:val="00CB6D64"/>
+    <w:rsid w:val="00CF0F57"/>
     <w:rsid w:val="00D150FA"/>
-    <w:rsid w:val="00D53BC2"/>
+    <w:rsid w:val="00D54741"/>
     <w:rsid w:val="00D57A21"/>
-    <w:rsid w:val="00DF6D51"/>
-    <w:rsid w:val="00E07707"/>
+    <w:rsid w:val="00D71295"/>
     <w:rsid w:val="00E40788"/>
-    <w:rsid w:val="00E96DDA"/>
     <w:rsid w:val="00EB2096"/>
     <w:rsid w:val="00EB54D9"/>
+    <w:rsid w:val="00EF277B"/>
     <w:rsid w:val="00EF598F"/>
     <w:rsid w:val="00F01DC1"/>
+    <w:rsid w:val="00F13A95"/>
     <w:rsid w:val="00F31B3B"/>
     <w:rsid w:val="00F560FB"/>
+    <w:rsid w:val="00F91C4F"/>
     <w:rsid w:val="00FD1F0A"/>
+    <w:rsid w:val="00FE3131"/>
     <w:rsid w:val="00FF63F8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="4EAC9A8B"/>
+  <w14:docId w14:val="5C841BD1"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{4DECAFEE-3A40-456F-85C2-E9272273131B}"/>
+  <w15:docId w15:val="{B7F9D16A-7593-4748-B183-FE7B9B148DA5}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -1457,153 +2770,126 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lijstalinea">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00852A38"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
-[...2 lines deleted...]
-    <w:link w:val="VoetnoottekstChar"/>
+  <w:style w:type="character" w:styleId="Verwijzingopmerking">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="006528B3"/>
+    <w:rsid w:val="002061AA"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tekstopmerking">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="TekstopmerkingChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002061AA"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
-[...1 lines deleted...]
-    <w:link w:val="Voetnoottekst"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TekstopmerkingChar">
+    <w:name w:val="Tekst opmerking Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Tekstopmerking"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:rsid w:val="006528B3"/>
+    <w:rsid w:val="002061AA"/>
     <w:rPr>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Voetnootmarkering">
-    <w:name w:val="footnote reference"/>
+  <w:style w:type="paragraph" w:styleId="Onderwerpvanopmerking">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="Tekstopmerking"/>
+    <w:next w:val="Tekstopmerking"/>
+    <w:link w:val="OnderwerpvanopmerkingChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="006528B3"/>
+    <w:rsid w:val="002061AA"/>
     <w:rPr>
-      <w:vertAlign w:val="superscript"/>
+      <w:b/>
+      <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...2 lines deleted...]
-    <w:link w:val="KoptekstChar"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OnderwerpvanopmerkingChar">
+    <w:name w:val="Onderwerp van opmerking Char"/>
+    <w:basedOn w:val="TekstopmerkingChar"/>
+    <w:link w:val="Onderwerpvanopmerking"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
-[...15 lines deleted...]
-    <w:rsid w:val="008569FE"/>
+    <w:rsid w:val="002061AA"/>
     <w:rPr>
-      <w:sz w:val="22"/>
-[...29 lines deleted...]
-      <w:szCs w:val="22"/>
+      <w:b/>
+      <w:bCs/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1869,230 +3155,204 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...25 lines deleted...]
-    <xsd:import namespace="bdf8f3cc-2e16-402e-aa70-8325446701b1"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101008F6862E5B0F1464EBCC1C9C1F039D912" ma:contentTypeVersion="18" ma:contentTypeDescription="Een nieuw document maken." ma:contentTypeScope="" ma:versionID="c4fa18073101faa6833b3c2c53d472ed">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="74472970-2c83-41c0-ba71-74ebe7f82bc4" xmlns:ns3="ec5e69af-7392-4b9b-be92-39e8e642d42a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="db82124a4b7e4165d0596f4b3812cf16" ns2:_="" ns3:_="">
+    <xsd:import namespace="74472970-2c83-41c0-ba71-74ebe7f82bc4"/>
     <xsd:import namespace="ec5e69af-7392-4b9b-be92-39e8e642d42a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
-                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
-                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="bdf8f3cc-2e16-402e-aa70-8325446701b1" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="74472970-2c83-41c0-ba71-74ebe7f82bc4" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+    <xsd:element name="MediaServiceDateTaken" ma:index="10" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceAutoTags" ma:index="11" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="12" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+    <xsd:element name="MediaServiceLocation" ma:index="13" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="13" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="14" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceEventHashCode" ma:index="14" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+    <xsd:element name="MediaServiceEventHashCode" ma:index="15" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="15" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="16" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceKeyPoints" ma:index="16" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceKeyPoints" ma:index="17" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="18" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="20" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Afbeeldingtags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="a825df3f-f318-416a-9d23-8abdfb30a094" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="22" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaLengthInSeconds" ma:index="23" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
-[...4 lines deleted...]
-    <xsd:element name="MediaServiceSearchProperties" ma:index="24" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="23" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ec5e69af-7392-4b9b-be92-39e8e642d42a" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="17" nillable="true" ma:displayName="Gedeeld met" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="TaxCatchAll" ma:index="21" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{9c23488e-0442-49ea-bde1-81f1cef1ccef}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="ec5e69af-7392-4b9b-be92-39e8e642d42a">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithUsers" ma:index="24" nillable="true" ma:displayName="Gedeeld met" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="18" nillable="true" ma:displayName="Gedeeld met details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="25" nillable="true" ma:displayName="Gedeeld met details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
-    </xsd:element>
-[...9 lines deleted...]
-      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Inhoudstype"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Titel"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -2150,130 +3410,113 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="ec5e69af-7392-4b9b-be92-39e8e642d42a" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="74472970-2c83-41c0-ba71-74ebe7f82bc4">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CB614879-74F6-41AF-9AAF-F678436A4062}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ABA496A9-88B8-45C1-B485-4076A5B5A6B9}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A12807FA-F753-441E-BB63-02CA251A91E8}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7D7E7B2C-FBDC-4CC8-A567-0327B5C8ED18}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F986EE69-6A94-442B-88F0-E8AC015755B9}">
-[...18 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9CA7FD1F-16C8-4F1A-9345-BE85C8ABB6B1}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>666</Characters>
+  <Pages>2</Pages>
+  <Words>270</Words>
+  <Characters>1486</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>5</Lines>
-  <Paragraphs>1</Paragraphs>
+  <Lines>12</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>DeLorentz &amp; Partners</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>785</CharactersWithSpaces>
+  <CharactersWithSpaces>1753</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Rianne Weijma</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Order">
-[...6 lines deleted...]
-    <vt:lpwstr/>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101008F6862E5B0F1464EBCC1C9C1F039D912</vt:lpwstr>
   </property>
 </Properties>
 </file>