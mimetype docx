--- v0 (2026-05-30)
+++ v1 (2026-07-28)
@@ -5,51 +5,51 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="43B00DD2" w14:textId="3E5AC6AD" w:rsidR="00B079E5" w:rsidRPr="00B079E5" w:rsidRDefault="00B079E5" w:rsidP="00B079E5">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B079E5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Model </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Akte van samenvoeging</w:t>
       </w:r>
       <w:r w:rsidR="00E0517B">
         <w:rPr>
           <w:b/>
@@ -784,53 +784,55 @@
         <w:t xml:space="preserve">kerken </w:t>
       </w:r>
       <w:r w:rsidR="008E2B65">
         <w:t xml:space="preserve">tot één nieuwe </w:t>
       </w:r>
       <w:r w:rsidR="00906E23">
         <w:t>kerk</w:t>
       </w:r>
       <w:r w:rsidR="008E2B65">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00E63C64">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F717E96" w14:textId="4CA3D463" w:rsidR="00B079E5" w:rsidRDefault="00B079E5" w:rsidP="00E60FE7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">b. Deze </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="005E3131">
         <w:t>NGK’s</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> vormen per [datum] </w:t>
       </w:r>
       <w:r w:rsidR="00906E23">
         <w:t xml:space="preserve">(hierna genoemd: datum van </w:t>
       </w:r>
       <w:r w:rsidR="00A73128">
         <w:t>eenwording</w:t>
       </w:r>
       <w:r w:rsidR="00906E23">
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidR="00E60FE7">
         <w:t xml:space="preserve">één </w:t>
       </w:r>
       <w:r w:rsidR="008E2B65">
         <w:t xml:space="preserve">kerk </w:t>
       </w:r>
       <w:r>
         <w:t>met de naam XXX.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04EDEB7D" w14:textId="0F1EF33E" w:rsidR="00E60FE7" w:rsidRDefault="00E60FE7" w:rsidP="00E60FE7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1141,150 +1143,71 @@
       </w:r>
       <w:r w:rsidR="0017761E">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="625E306C" w14:textId="0F2F7E03" w:rsidR="00E01218" w:rsidRDefault="009D0234" w:rsidP="00630D9F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">b. Voor hen gelden dezelfde rechten en plichten als voor de samenvoeging. </w:t>
       </w:r>
       <w:r w:rsidR="00E01218">
         <w:t>Zij zijn hiervan per brief op de hoogte gesteld.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E98C3F5" w14:textId="77777777" w:rsidR="00673F0A" w:rsidRDefault="00673F0A" w:rsidP="00E60FE7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="71AD5EEB" w14:textId="4B317BAB" w:rsidR="00B079E5" w:rsidRPr="00E60FE7" w:rsidRDefault="00B079E5" w:rsidP="00E60FE7">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00E60FE7">
+    <w:p w14:paraId="04A932B8" w14:textId="6FAB81C6" w:rsidR="00B079E5" w:rsidRPr="00106F1F" w:rsidRDefault="00B079E5" w:rsidP="00E60FE7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00106F1F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">artikel </w:t>
       </w:r>
-      <w:r w:rsidR="00743177">
+      <w:r w:rsidR="00D157E6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>7</w:t>
-      </w:r>
-[...77 lines deleted...]
-        <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="00106F1F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>. Financiële administratie</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53373317" w14:textId="61279CA8" w:rsidR="00B079E5" w:rsidRDefault="00B079E5" w:rsidP="00E60FE7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">a. De </w:t>
       </w:r>
       <w:r w:rsidR="00106F1F">
         <w:t xml:space="preserve">samengevoegde </w:t>
       </w:r>
       <w:r w:rsidR="00CA48FF">
         <w:t xml:space="preserve">kerk </w:t>
       </w:r>
       <w:r>
         <w:t>voert</w:t>
       </w:r>
@@ -1307,51 +1230,50 @@
         <w:t>baten en lasten.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07AFDFB6" w14:textId="0A8BFFA1" w:rsidR="00B079E5" w:rsidRDefault="00B079E5" w:rsidP="00E60FE7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">b. Bij de vorming van de </w:t>
       </w:r>
       <w:r w:rsidR="001F1EB7">
         <w:t xml:space="preserve">samengevoegde </w:t>
       </w:r>
       <w:r w:rsidR="00CA48FF">
         <w:t xml:space="preserve">kerk </w:t>
       </w:r>
       <w:r>
         <w:t>worden alle (roerende) goederen en middelen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0126013E" w14:textId="257C9820" w:rsidR="00B079E5" w:rsidRDefault="00B079E5" w:rsidP="00E60FE7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">van beide kerken ingebracht. De balans per datum van </w:t>
       </w:r>
       <w:r w:rsidR="00CA48FF">
         <w:t>eenwording</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is een bijlage bij deze</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A0A5CE0" w14:textId="77777777" w:rsidR="00B079E5" w:rsidRDefault="00B079E5" w:rsidP="00E60FE7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>overeenkomst.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14A613C9" w14:textId="77777777" w:rsidR="00B079E5" w:rsidRDefault="00B079E5" w:rsidP="00E60FE7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>c. De waardering van de goederen en middelen bij de samenvoeging wordt bepaald door een</w:t>
       </w:r>
     </w:p>
@@ -1362,95 +1284,96 @@
       <w:r>
         <w:t>daartoe in te stellen commissie op basis van de vastgestelde jaarrekeningen over het laatste</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52E19ED8" w14:textId="77777777" w:rsidR="00B079E5" w:rsidRDefault="00B079E5" w:rsidP="00E60FE7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>boekjaar.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3497AA26" w14:textId="77777777" w:rsidR="00B079E5" w:rsidRDefault="00B079E5" w:rsidP="00E60FE7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>d. Indien daarbij één van beide kerken behoefte heeft aan een extern oordeel over de jaarrekening</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="396739F0" w14:textId="77777777" w:rsidR="00B079E5" w:rsidRDefault="00B079E5" w:rsidP="00E60FE7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>van de andere kerk, dan zal door beide kerken gezamenlijk een accountant worden aangewezen,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="482686A0" w14:textId="77777777" w:rsidR="00B079E5" w:rsidRDefault="00B079E5" w:rsidP="00E60FE7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>met als opdracht om beide jaarrekeningen en de berekening van de inbreng te beoordelen. Het</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09078B2F" w14:textId="77777777" w:rsidR="00B079E5" w:rsidRDefault="00B079E5" w:rsidP="00E60FE7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>advies van deze accountant is bindend.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17D60379" w14:textId="77777777" w:rsidR="00E60FE7" w:rsidRDefault="00E60FE7" w:rsidP="00E60FE7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="01734280" w14:textId="322AD17E" w:rsidR="00B079E5" w:rsidRPr="00E60FE7" w:rsidRDefault="00B079E5" w:rsidP="00E60FE7">
+    <w:p w14:paraId="01734280" w14:textId="57E62735" w:rsidR="00B079E5" w:rsidRPr="00E60FE7" w:rsidRDefault="00B079E5" w:rsidP="00E60FE7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E60FE7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">artikel </w:t>
       </w:r>
-      <w:r w:rsidR="00743177">
-[...4 lines deleted...]
-        <w:t>9</w:t>
+      <w:r w:rsidR="00D157E6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="00E60FE7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>. Gebouwen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DCAD35C" w14:textId="3C866CBD" w:rsidR="00B079E5" w:rsidRDefault="00B079E5" w:rsidP="00E60FE7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">a. De </w:t>
       </w:r>
       <w:r w:rsidR="009A56DB">
         <w:t xml:space="preserve">Nederlandse Gereformeerde Kerk </w:t>
       </w:r>
       <w:r>
         <w:t>te Y bezit het kerkgebouw ‘Naam’, te (adres) en de</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="291B465E" w14:textId="77777777" w:rsidR="00B079E5" w:rsidRDefault="00B079E5" w:rsidP="00E60FE7">
       <w:pPr>
@@ -1526,71 +1449,71 @@
     <w:p w14:paraId="14EE1634" w14:textId="33EFCD13" w:rsidR="00B079E5" w:rsidRDefault="00B079E5" w:rsidP="00E60FE7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>onroerende goederen van beide kerken vermeld in de balans die als bijlage is toegevoegd. De</w:t>
       </w:r>
       <w:r w:rsidR="0018527B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>taxatie van de waarde wordt uitgevoerd door een beëdigd taxateur die daartoe door beide kerken</w:t>
       </w:r>
       <w:r w:rsidR="0018527B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>gezamenlijk is aangezocht.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="007B49FA" w14:textId="77777777" w:rsidR="00E60FE7" w:rsidRDefault="00E60FE7" w:rsidP="00E60FE7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2352AECA" w14:textId="165616D1" w:rsidR="00B079E5" w:rsidRPr="00E60FE7" w:rsidRDefault="00B079E5" w:rsidP="00E60FE7">
+    <w:p w14:paraId="2352AECA" w14:textId="69B19F74" w:rsidR="00B079E5" w:rsidRPr="00E60FE7" w:rsidRDefault="00B079E5" w:rsidP="00E60FE7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E60FE7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">artikel </w:t>
       </w:r>
-      <w:r w:rsidR="00743177">
-[...4 lines deleted...]
-        <w:t>10</w:t>
+      <w:r w:rsidR="00D157E6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>9</w:t>
       </w:r>
       <w:r w:rsidRPr="00E60FE7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>. ANBI-erkenning en KvK-inschrijving</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="360840D8" w14:textId="69E2B2C9" w:rsidR="00B079E5" w:rsidRDefault="00B079E5" w:rsidP="00E60FE7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">a. De </w:t>
       </w:r>
       <w:r w:rsidR="00F56F73">
         <w:t xml:space="preserve">samengevoegde </w:t>
       </w:r>
       <w:r w:rsidR="00CA48FF">
         <w:t xml:space="preserve">kerk </w:t>
       </w:r>
       <w:r>
         <w:t>valt onder de koepelinschrijving bij de Kamer van</w:t>
       </w:r>
@@ -1679,185 +1602,160 @@
         <w:t xml:space="preserve">kerk </w:t>
       </w:r>
       <w:r w:rsidR="00F15287">
         <w:t>wordt door Steunpunt Kerk</w:t>
       </w:r>
       <w:r w:rsidR="00F15287" w:rsidRPr="00F15287">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
       <w:r w:rsidR="00F15287">
         <w:t>werk ingeschreven in het Handelsregister van de Kamer van Koophandel met KvK-nummer …</w:t>
       </w:r>
       <w:r w:rsidR="00885902">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00885902">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="659DC456" w14:textId="77777777" w:rsidR="00B079E5" w:rsidRDefault="00B079E5" w:rsidP="00E60FE7">
-[...24 lines deleted...]
-    <w:sectPr w:rsidR="00C0006E">
+    <w:sectPr w:rsidR="00B079E5">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="55885674" w14:textId="77777777" w:rsidR="00F12D54" w:rsidRDefault="00F12D54" w:rsidP="005B2A98">
+    <w:p w14:paraId="4F6EA952" w14:textId="77777777" w:rsidR="00871C54" w:rsidRDefault="00871C54" w:rsidP="005B2A98">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6C177CBD" w14:textId="77777777" w:rsidR="00F12D54" w:rsidRDefault="00F12D54" w:rsidP="005B2A98">
+    <w:p w14:paraId="57E3A5DB" w14:textId="77777777" w:rsidR="00871C54" w:rsidRDefault="00871C54" w:rsidP="005B2A98">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3837FA1E" w14:textId="77777777" w:rsidR="00F12D54" w:rsidRDefault="00F12D54" w:rsidP="005B2A98">
+    <w:p w14:paraId="7D41DEAA" w14:textId="77777777" w:rsidR="00871C54" w:rsidRDefault="00871C54" w:rsidP="005B2A98">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7D56D102" w14:textId="77777777" w:rsidR="00F12D54" w:rsidRDefault="00F12D54" w:rsidP="005B2A98">
+    <w:p w14:paraId="46F8F1FB" w14:textId="77777777" w:rsidR="00871C54" w:rsidRDefault="00871C54" w:rsidP="005B2A98">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="6798693B" w14:textId="3921D1DA" w:rsidR="005B2A98" w:rsidRDefault="005B2A98">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B35D20">
         <w:t xml:space="preserve">Volg hierbij </w:t>
       </w:r>
       <w:r w:rsidR="00C31CC7">
         <w:t>het format</w:t>
       </w:r>
       <w:r w:rsidR="006E04F8">
         <w:t>: NGK &lt;plaatsnaam&gt; - &lt;evt. toevoeging&gt;, bijvoorbeeld: NGK Dubbeldam - Oost</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="093BF1A3" w14:textId="2EC14FD3" w:rsidR="00947F92" w:rsidRDefault="00947F92">
+    <w:p w14:paraId="093BF1A3" w14:textId="5EA4DEC0" w:rsidR="00947F92" w:rsidRDefault="00947F92">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Volg</w:t>
       </w:r>
       <w:r w:rsidR="007962C5">
         <w:t xml:space="preserve"> de</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
         <w:r w:rsidR="00D14929">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>kerkorde artikel G3</w:t>
         </w:r>
@@ -1940,51 +1838,51 @@
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">werk. Zij verzorgen de mutatie bij de Belastingdienst en KvK. Uit praktische overwegingen kan ervoor gekozen worden om de nummers </w:t>
       </w:r>
       <w:r w:rsidR="00512423">
         <w:t>van één van de gemeentes te blijven gebruiken voor de samengevoegde gemeente.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
     <w:p w14:paraId="61045CD3" w14:textId="5DA6A5A8" w:rsidR="00885902" w:rsidRDefault="00885902" w:rsidP="00885902">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1EBA6BB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="83BE749E"/>
     <w:lvl w:ilvl="0" w:tplc="04130019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -2037,221 +1935,234 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1196582787">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B079E5"/>
     <w:rsid w:val="00003DB0"/>
+    <w:rsid w:val="000961BB"/>
     <w:rsid w:val="00106F1F"/>
     <w:rsid w:val="001430F7"/>
     <w:rsid w:val="00161DAD"/>
     <w:rsid w:val="0017761E"/>
     <w:rsid w:val="0018527B"/>
     <w:rsid w:val="00186270"/>
     <w:rsid w:val="001D489D"/>
     <w:rsid w:val="001E663C"/>
     <w:rsid w:val="001F1EB7"/>
     <w:rsid w:val="00204932"/>
     <w:rsid w:val="002F32EE"/>
     <w:rsid w:val="003063B1"/>
     <w:rsid w:val="00310697"/>
     <w:rsid w:val="003155DE"/>
     <w:rsid w:val="00336FC9"/>
     <w:rsid w:val="00343548"/>
     <w:rsid w:val="00345240"/>
     <w:rsid w:val="003711BF"/>
+    <w:rsid w:val="00394E3B"/>
+    <w:rsid w:val="004011A9"/>
     <w:rsid w:val="004140BB"/>
     <w:rsid w:val="00435A5C"/>
+    <w:rsid w:val="004653C8"/>
+    <w:rsid w:val="004C5A51"/>
+    <w:rsid w:val="004E5BEF"/>
     <w:rsid w:val="00512423"/>
     <w:rsid w:val="005505C0"/>
     <w:rsid w:val="00554B6B"/>
     <w:rsid w:val="005B2A98"/>
     <w:rsid w:val="005B7CEB"/>
     <w:rsid w:val="005E3131"/>
     <w:rsid w:val="00630D9F"/>
     <w:rsid w:val="00635265"/>
     <w:rsid w:val="0064247A"/>
     <w:rsid w:val="00673F0A"/>
     <w:rsid w:val="006C6AF7"/>
     <w:rsid w:val="006E04F8"/>
     <w:rsid w:val="006E68EF"/>
     <w:rsid w:val="00743177"/>
     <w:rsid w:val="00745072"/>
     <w:rsid w:val="00794C50"/>
     <w:rsid w:val="007962C5"/>
     <w:rsid w:val="007B06B2"/>
     <w:rsid w:val="007C5B0D"/>
     <w:rsid w:val="007E4421"/>
     <w:rsid w:val="00801772"/>
+    <w:rsid w:val="00871C54"/>
     <w:rsid w:val="00876791"/>
     <w:rsid w:val="00877611"/>
     <w:rsid w:val="00885902"/>
     <w:rsid w:val="008B60C3"/>
     <w:rsid w:val="008D2953"/>
     <w:rsid w:val="008E2B65"/>
     <w:rsid w:val="008E66F0"/>
     <w:rsid w:val="00903289"/>
     <w:rsid w:val="00906E23"/>
     <w:rsid w:val="00926CDB"/>
     <w:rsid w:val="009344E1"/>
+    <w:rsid w:val="009348A6"/>
     <w:rsid w:val="0093499D"/>
     <w:rsid w:val="00942FA3"/>
     <w:rsid w:val="00947F92"/>
     <w:rsid w:val="009A1B85"/>
     <w:rsid w:val="009A56DB"/>
     <w:rsid w:val="009A7669"/>
     <w:rsid w:val="009D0234"/>
     <w:rsid w:val="009F2E11"/>
     <w:rsid w:val="00A22346"/>
     <w:rsid w:val="00A23F5E"/>
+    <w:rsid w:val="00A247D8"/>
     <w:rsid w:val="00A4400B"/>
     <w:rsid w:val="00A73128"/>
     <w:rsid w:val="00A805F7"/>
     <w:rsid w:val="00A93DBE"/>
     <w:rsid w:val="00A9574A"/>
     <w:rsid w:val="00AB6546"/>
     <w:rsid w:val="00AD312E"/>
     <w:rsid w:val="00AE3EBE"/>
     <w:rsid w:val="00B079E5"/>
     <w:rsid w:val="00B21E88"/>
     <w:rsid w:val="00B35D20"/>
     <w:rsid w:val="00B432A2"/>
+    <w:rsid w:val="00BD3A49"/>
     <w:rsid w:val="00BE32BA"/>
     <w:rsid w:val="00C0006E"/>
     <w:rsid w:val="00C31CC7"/>
     <w:rsid w:val="00C4011C"/>
     <w:rsid w:val="00C43B4D"/>
     <w:rsid w:val="00C63867"/>
     <w:rsid w:val="00C94BAE"/>
     <w:rsid w:val="00CA3170"/>
     <w:rsid w:val="00CA48FF"/>
     <w:rsid w:val="00CB45A1"/>
     <w:rsid w:val="00CC4BB7"/>
     <w:rsid w:val="00CD6F3E"/>
     <w:rsid w:val="00CD761D"/>
     <w:rsid w:val="00CF2D42"/>
     <w:rsid w:val="00D14929"/>
+    <w:rsid w:val="00D157E6"/>
     <w:rsid w:val="00D36EA4"/>
     <w:rsid w:val="00D56571"/>
     <w:rsid w:val="00DA1885"/>
     <w:rsid w:val="00DE0001"/>
     <w:rsid w:val="00E01218"/>
     <w:rsid w:val="00E0517B"/>
     <w:rsid w:val="00E0721E"/>
     <w:rsid w:val="00E332AE"/>
     <w:rsid w:val="00E45CFC"/>
     <w:rsid w:val="00E56894"/>
     <w:rsid w:val="00E60FE7"/>
     <w:rsid w:val="00E63C64"/>
+    <w:rsid w:val="00EB03B8"/>
     <w:rsid w:val="00EB5318"/>
     <w:rsid w:val="00EB66DD"/>
     <w:rsid w:val="00F12784"/>
     <w:rsid w:val="00F12D54"/>
     <w:rsid w:val="00F15287"/>
     <w:rsid w:val="00F21F12"/>
     <w:rsid w:val="00F52139"/>
     <w:rsid w:val="00F56F73"/>
     <w:rsid w:val="00F648F6"/>
     <w:rsid w:val="00F655AE"/>
     <w:rsid w:val="00F745C9"/>
     <w:rsid w:val="00F76021"/>
     <w:rsid w:val="00FB083F"/>
     <w:rsid w:val="00FD49BD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="09A89D78"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{B4145E1B-6480-4C09-9C7B-9D3ACB35C8DD}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2784,55 +2695,67 @@
   <w:style w:type="character" w:customStyle="1" w:styleId="OnderwerpvanopmerkingChar">
     <w:name w:val="Onderwerp van opmerking Char"/>
     <w:basedOn w:val="TekstopmerkingChar"/>
     <w:link w:val="Onderwerpvanopmerking"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00903289"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Zwaar">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00CB45A1"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="GevolgdeHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004C5A51"/>
+    <w:rPr>
+      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1213157212">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -3129,76 +3052,72 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="ec5e69af-7392-4b9b-be92-39e8e642d42a" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="bdf8f3cc-2e16-402e-aa70-8325446701b1">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="bdf8f3cc-2e16-402e-aa70-8325446701b1" xmlns:ns3="ec5e69af-7392-4b9b-be92-39e8e642d42a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4a5cfa0dcad061471cf72b544ccbe539" ns2:_="" ns3:_="">
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D66E91BE9719214CBE985C35E58EB2FD" ma:contentTypeVersion="17" ma:contentTypeDescription="Een nieuw document maken." ma:contentTypeScope="" ma:versionID="cfb40c11f1982a04236c33be32330df4">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="bdf8f3cc-2e16-402e-aa70-8325446701b1" xmlns:ns3="ec5e69af-7392-4b9b-be92-39e8e642d42a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="368ecd8b26f3ad469a0e486b4819eafb" ns2:_="" ns3:_="">
     <xsd:import namespace="bdf8f3cc-2e16-402e-aa70-8325446701b1"/>
     <xsd:import namespace="ec5e69af-7392-4b9b-be92-39e8e642d42a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
@@ -3401,126 +3320,130 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{04D0FC6C-917A-49FF-B171-97C3E647215D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="ec5e69af-7392-4b9b-be92-39e8e642d42a"/>
     <ds:schemaRef ds:uri="bdf8f3cc-2e16-402e-aa70-8325446701b1"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BCE35519-52EA-4055-A156-CF2EB2BAF518}">
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7EEB19A2-4997-44AE-A437-260A67376D4F}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7005DA9C-CBC4-4D0F-AACC-BAA7FB7188DF}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F97DC38B-4090-4DEE-8355-8505CEAA6F36}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="bdf8f3cc-2e16-402e-aa70-8325446701b1"/>
     <ds:schemaRef ds:uri="ec5e69af-7392-4b9b-be92-39e8e642d42a"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BCE35519-52EA-4055-A156-CF2EB2BAF518}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>986</Words>
-  <Characters>5423</Characters>
+  <Words>916</Words>
+  <Characters>5039</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>45</Lines>
-  <Paragraphs>12</Paragraphs>
+  <Lines>41</Lines>
+  <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6397</CharactersWithSpaces>
+  <CharactersWithSpaces>5944</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Mariët Apperloo</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100D66E91BE9719214CBE985C35E58EB2FD</vt:lpwstr>
   </property>