--- v0 (2026-05-30)
+++ v1 (2026-09-21)
@@ -1,4376 +1,2090 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2C618B31" w14:textId="77777777" w:rsidR="00153975" w:rsidRPr="00217C55" w:rsidRDefault="00217C55" w:rsidP="00217C55">
+    <w:p w14:paraId="7EC5CDD9" w14:textId="6E19A6B0" w:rsidR="0019162C" w:rsidRPr="00A42B29" w:rsidRDefault="0019162C">
       <w:pPr>
-        <w:jc w:val="center"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A42B29">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
           <w:b/>
-          <w:bCs/>
-          <w:sz w:val="20"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0E3E1226" wp14:editId="2A332222">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>left</wp:align>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5991225" cy="4972050"/>
+                <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="1795988312" name="Tekstvak 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5991225" cy="4972050"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="EE0000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="30E4C6D4" w14:textId="04C25437" w:rsidR="007E4027" w:rsidRDefault="007E4027" w:rsidP="007E4027">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="EE0000"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00016B35">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="EE0000"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">MODEL </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="EE0000"/>
+                              </w:rPr>
+                              <w:t>ROEPINGSBRIEF</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="15B04073" w14:textId="6156DF3C" w:rsidR="0096540F" w:rsidRDefault="007E4027" w:rsidP="00FE4B42">
+                            <w:pPr>
+                              <w:spacing w:after="0"/>
+                              <w:rPr>
+                                <w:color w:val="EE0000"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:color w:val="EE0000"/>
+                              </w:rPr>
+                              <w:t>Toelichting</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:color w:val="EE0000"/>
+                              </w:rPr>
+                              <w:br/>
+                              <w:t xml:space="preserve">Een roepingsbrief is op het moment van de roeping een hartelijke uitnodiging aan de predikant. Tegelijk is het, als de roeping aanvaard wordt, een blijvend document waarin (samen met de aanvaardingsbrief) de </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00D2106D">
+                              <w:rPr>
+                                <w:color w:val="EE0000"/>
+                              </w:rPr>
+                              <w:t>verbintenis</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:color w:val="EE0000"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> van </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00D2106D">
+                              <w:rPr>
+                                <w:color w:val="EE0000"/>
+                              </w:rPr>
+                              <w:t>de predikant aan de plaatselijke kerk vas</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:color w:val="EE0000"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">tligt. </w:t>
+                            </w:r>
+                            <w:r w:rsidR="001F0C52">
+                              <w:rPr>
+                                <w:color w:val="EE0000"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Een roepingsbrief mag daarom een helemaal op de situatie afgestemde, warme brief </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00DD063C">
+                              <w:rPr>
+                                <w:color w:val="EE0000"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">zijn </w:t>
+                            </w:r>
+                            <w:r w:rsidR="001F0C52">
+                              <w:rPr>
+                                <w:color w:val="EE0000"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">maar moet tegelijk ook </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00DD063C">
+                              <w:rPr>
+                                <w:color w:val="EE0000"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">een aantal </w:t>
+                            </w:r>
+                            <w:r w:rsidR="001F0C52">
+                              <w:rPr>
+                                <w:color w:val="EE0000"/>
+                              </w:rPr>
+                              <w:t>wezenlijke elementen bevatten</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00DD063C">
+                              <w:rPr>
+                                <w:color w:val="EE0000"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">. </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00FE4B42">
+                              <w:rPr>
+                                <w:color w:val="EE0000"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Deze worden benoemd in de </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00F30193" w:rsidRPr="00F30193">
+                              <w:rPr>
+                                <w:color w:val="EE0000"/>
+                              </w:rPr>
+                              <w:t>Landelijke regeling B4 roeping predikant</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="7EF72F7C" w14:textId="3C8D5986" w:rsidR="00F30193" w:rsidRPr="00F30193" w:rsidRDefault="00F30193" w:rsidP="0096540F">
+                            <w:pPr>
+                              <w:spacing w:after="0"/>
+                              <w:ind w:left="142"/>
+                              <w:rPr>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:color w:val="EE0000"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00F30193">
+                              <w:rPr>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:color w:val="EE0000"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00F30193">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:color w:val="EE0000"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">2. roepingsbrief </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="6BE5A852" w14:textId="77777777" w:rsidR="00F30193" w:rsidRPr="00F30193" w:rsidRDefault="00F30193" w:rsidP="0096540F">
+                            <w:pPr>
+                              <w:spacing w:after="0"/>
+                              <w:ind w:left="142"/>
+                              <w:rPr>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:color w:val="EE0000"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00F30193">
+                              <w:rPr>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:color w:val="EE0000"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">2.1 De kerkenraad beschrijft in de roepingsbrief waartoe hij de predikant roept en wat hij van hem verwacht. </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="647750CA" w14:textId="77777777" w:rsidR="00F30193" w:rsidRPr="00F30193" w:rsidRDefault="00F30193" w:rsidP="0096540F">
+                            <w:pPr>
+                              <w:spacing w:after="0"/>
+                              <w:ind w:left="142"/>
+                              <w:rPr>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:color w:val="EE0000"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00F30193">
+                              <w:rPr>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:color w:val="EE0000"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">2.2 De kerkenraad vermeldt in de roepingsbrief eventuele bijzonderheden, zoals: </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="50635117" w14:textId="77777777" w:rsidR="00F30193" w:rsidRPr="00F30193" w:rsidRDefault="00F30193" w:rsidP="0096540F">
+                            <w:pPr>
+                              <w:spacing w:after="0"/>
+                              <w:ind w:left="142"/>
+                              <w:rPr>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:color w:val="EE0000"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00F30193">
+                              <w:rPr>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:color w:val="EE0000"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">a. roeping voor een bepaalde tijd of in deeltijd (zie de regeling B4 roeping voor bepaalde tijd of deeltijd); </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="0D2AB4ED" w14:textId="77777777" w:rsidR="00F30193" w:rsidRPr="00F30193" w:rsidRDefault="00F30193" w:rsidP="0096540F">
+                            <w:pPr>
+                              <w:spacing w:after="0"/>
+                              <w:ind w:left="142"/>
+                              <w:rPr>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:color w:val="EE0000"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00F30193">
+                              <w:rPr>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:color w:val="EE0000"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">b. roeping voor een bijzondere taak (zie de regeling B7 predikant met een bijzondere taak); </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="3A6BAC35" w14:textId="77777777" w:rsidR="00F30193" w:rsidRPr="00F30193" w:rsidRDefault="00F30193" w:rsidP="0096540F">
+                            <w:pPr>
+                              <w:spacing w:after="0"/>
+                              <w:ind w:left="142"/>
+                              <w:rPr>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:color w:val="EE0000"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00F30193">
+                              <w:rPr>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:color w:val="EE0000"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">c. roeping in samenwerking met een of meer andere kerken (zie artikel 5 van deze regeling); </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="4FBA4B5D" w14:textId="77777777" w:rsidR="00F30193" w:rsidRPr="00F30193" w:rsidRDefault="00F30193" w:rsidP="0096540F">
+                            <w:pPr>
+                              <w:spacing w:after="0"/>
+                              <w:ind w:left="142"/>
+                              <w:rPr>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:color w:val="EE0000"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00F30193">
+                              <w:rPr>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:color w:val="EE0000"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">2.3 In de roepingsbrief belooft de kerkenraad de predikant te ontvangen als dienaar van Christus en hem in de vervulling van zijn ambt te steunen. </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="31B3EE09" w14:textId="38EA0E05" w:rsidR="00F30193" w:rsidRPr="00F30193" w:rsidRDefault="00F30193" w:rsidP="0096540F">
+                            <w:pPr>
+                              <w:spacing w:after="0"/>
+                              <w:ind w:left="142"/>
+                              <w:rPr>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:color w:val="EE0000"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00F30193">
+                              <w:rPr>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:color w:val="EE0000"/>
+                              </w:rPr>
+                              <w:t>2.4 In de roepingsbrief belooft de kerkenraad zich voor het levensonderhoud van de predikant te houden aan de materiële regelingen die het Steunpunt Kerk en Werk (SKW) samen met de predikantenvereniging/CGMV heeft vastgesteld.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="4E42ADF5" w14:textId="48DCA936" w:rsidR="0019162C" w:rsidRPr="0019162C" w:rsidRDefault="0019162C" w:rsidP="005A5443">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:color w:val="EE0000"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="0019162C">
+                              <w:rPr>
+                                <w:color w:val="EE0000"/>
+                              </w:rPr>
+                              <w:t>Het model hieronder formuleert met name die onmisbare elementen. De overige tekst kan op eigen wijze worden ingekleurd.</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:color w:val="EE0000"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="0E3E1226" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Tekstvak 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:471.75pt;height:391.5pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCbmyaTEQIAACAEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p0mrFtao6TS6FiGN&#10;gTT4AY7jNBaOz5zdJuPXc3azrhqIB4QfLJ/v/Pnuu+9W10Nn2FGh12BLPp3knCkrodZ2X/JvX3dv&#10;rjjzQdhaGLCq5I/K8+v161er3hVqBi2YWiEjEOuL3pW8DcEVWeZlqzrhJ+CUJWcD2IlAJu6zGkVP&#10;6J3JZnn+NusBa4cglfd0e3ty8nXCbxolw+em8SowU3LKLaQd017FPVuvRLFH4VotxzTEP2TRCW3p&#10;0zPUrQiCHVD/BtVpieChCRMJXQZNo6VKNVA10/xFNQ+tcCrVQuR4d6bJ/z9YeX98cF+QheE9DNTA&#10;VIR3dyC/e2Zh0wq7VzeI0LdK1PTxNFKW9c4X49NItS98BKn6T1BTk8UhQAIaGuwiK1QnI3RqwOOZ&#10;dDUEJulysVxOZ7MFZ5J88+W7Wb5IbclE8fTcoQ8fFHQsHkqO1NUEL453PsR0RPEUEn/zYHS908Yk&#10;A/fVxiA7ClLALq1UwYswY1lf8uWCEvk7xHab0/oTRKcDSdnoruRXMWYUV+Rta+sktCC0OZ0pZWNH&#10;IiN3JxbDUA0UGAmtoH4kShFOkqURo0ML+JOznuRacv/jIFBxZj5aastyOp9HfSdjviAWOcNLT3Xp&#10;EVYSVMkDZ6fjJqSZiKVbuKH2NToR+5zJmCvJMPE9jkzU+aWdop4He/0LAAD//wMAUEsDBBQABgAI&#10;AAAAIQATyyFX3gAAAAUBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcqEPTP0Kc&#10;CkVCHDggWqRe3Xgbp4nXIXbb8PYsXOCy0mhGM9/m69F14oxDaDwpuJ8kIJAqbxqqFXxsn+9WIELU&#10;ZHTnCRV8YYB1cX2V68z4C73jeRNrwSUUMq3AxthnUobKotNh4nsk9g5+cDqyHGppBn3hctfJaZIs&#10;pNMN8YLVPZYWq3Zzcgp27rM8vM6OtnybL7fT9viyaxepUrc349MjiIhj/AvDDz6jQ8FMe38iE0Sn&#10;gB+Jv5e9h1k6B7FXsFylCcgil//pi28AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAm5sm&#10;kxECAAAgBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;E8shV94AAAAFAQAADwAAAAAAAAAAAAAAAABrBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;" strokecolor="#e00">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="30E4C6D4" w14:textId="04C25437" w:rsidR="007E4027" w:rsidRDefault="007E4027" w:rsidP="007E4027">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="EE0000"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00016B35">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="EE0000"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">MODEL </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="EE0000"/>
+                        </w:rPr>
+                        <w:t>ROEPINGSBRIEF</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="15B04073" w14:textId="6156DF3C" w:rsidR="0096540F" w:rsidRDefault="007E4027" w:rsidP="00FE4B42">
+                      <w:pPr>
+                        <w:spacing w:after="0"/>
+                        <w:rPr>
+                          <w:color w:val="EE0000"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:color w:val="EE0000"/>
+                        </w:rPr>
+                        <w:t>Toelichting</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:color w:val="EE0000"/>
+                        </w:rPr>
+                        <w:br/>
+                        <w:t xml:space="preserve">Een roepingsbrief is op het moment van de roeping een hartelijke uitnodiging aan de predikant. Tegelijk is het, als de roeping aanvaard wordt, een blijvend document waarin (samen met de aanvaardingsbrief) de </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00D2106D">
+                        <w:rPr>
+                          <w:color w:val="EE0000"/>
+                        </w:rPr>
+                        <w:t>verbintenis</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:color w:val="EE0000"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> van </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00D2106D">
+                        <w:rPr>
+                          <w:color w:val="EE0000"/>
+                        </w:rPr>
+                        <w:t>de predikant aan de plaatselijke kerk vas</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:color w:val="EE0000"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">tligt. </w:t>
+                      </w:r>
+                      <w:r w:rsidR="001F0C52">
+                        <w:rPr>
+                          <w:color w:val="EE0000"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Een roepingsbrief mag daarom een helemaal op de situatie afgestemde, warme brief </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00DD063C">
+                        <w:rPr>
+                          <w:color w:val="EE0000"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">zijn </w:t>
+                      </w:r>
+                      <w:r w:rsidR="001F0C52">
+                        <w:rPr>
+                          <w:color w:val="EE0000"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">maar moet tegelijk ook </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00DD063C">
+                        <w:rPr>
+                          <w:color w:val="EE0000"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">een aantal </w:t>
+                      </w:r>
+                      <w:r w:rsidR="001F0C52">
+                        <w:rPr>
+                          <w:color w:val="EE0000"/>
+                        </w:rPr>
+                        <w:t>wezenlijke elementen bevatten</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00DD063C">
+                        <w:rPr>
+                          <w:color w:val="EE0000"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">. </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00FE4B42">
+                        <w:rPr>
+                          <w:color w:val="EE0000"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Deze worden benoemd in de </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00F30193" w:rsidRPr="00F30193">
+                        <w:rPr>
+                          <w:color w:val="EE0000"/>
+                        </w:rPr>
+                        <w:t>Landelijke regeling B4 roeping predikant</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="7EF72F7C" w14:textId="3C8D5986" w:rsidR="00F30193" w:rsidRPr="00F30193" w:rsidRDefault="00F30193" w:rsidP="0096540F">
+                      <w:pPr>
+                        <w:spacing w:after="0"/>
+                        <w:ind w:left="142"/>
+                        <w:rPr>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:color w:val="EE0000"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00F30193">
+                        <w:rPr>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:color w:val="EE0000"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00F30193">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:color w:val="EE0000"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">2. roepingsbrief </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="6BE5A852" w14:textId="77777777" w:rsidR="00F30193" w:rsidRPr="00F30193" w:rsidRDefault="00F30193" w:rsidP="0096540F">
+                      <w:pPr>
+                        <w:spacing w:after="0"/>
+                        <w:ind w:left="142"/>
+                        <w:rPr>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:color w:val="EE0000"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00F30193">
+                        <w:rPr>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:color w:val="EE0000"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">2.1 De kerkenraad beschrijft in de roepingsbrief waartoe hij de predikant roept en wat hij van hem verwacht. </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="647750CA" w14:textId="77777777" w:rsidR="00F30193" w:rsidRPr="00F30193" w:rsidRDefault="00F30193" w:rsidP="0096540F">
+                      <w:pPr>
+                        <w:spacing w:after="0"/>
+                        <w:ind w:left="142"/>
+                        <w:rPr>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:color w:val="EE0000"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00F30193">
+                        <w:rPr>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:color w:val="EE0000"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">2.2 De kerkenraad vermeldt in de roepingsbrief eventuele bijzonderheden, zoals: </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="50635117" w14:textId="77777777" w:rsidR="00F30193" w:rsidRPr="00F30193" w:rsidRDefault="00F30193" w:rsidP="0096540F">
+                      <w:pPr>
+                        <w:spacing w:after="0"/>
+                        <w:ind w:left="142"/>
+                        <w:rPr>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:color w:val="EE0000"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00F30193">
+                        <w:rPr>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:color w:val="EE0000"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">a. roeping voor een bepaalde tijd of in deeltijd (zie de regeling B4 roeping voor bepaalde tijd of deeltijd); </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="0D2AB4ED" w14:textId="77777777" w:rsidR="00F30193" w:rsidRPr="00F30193" w:rsidRDefault="00F30193" w:rsidP="0096540F">
+                      <w:pPr>
+                        <w:spacing w:after="0"/>
+                        <w:ind w:left="142"/>
+                        <w:rPr>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:color w:val="EE0000"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00F30193">
+                        <w:rPr>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:color w:val="EE0000"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">b. roeping voor een bijzondere taak (zie de regeling B7 predikant met een bijzondere taak); </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="3A6BAC35" w14:textId="77777777" w:rsidR="00F30193" w:rsidRPr="00F30193" w:rsidRDefault="00F30193" w:rsidP="0096540F">
+                      <w:pPr>
+                        <w:spacing w:after="0"/>
+                        <w:ind w:left="142"/>
+                        <w:rPr>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:color w:val="EE0000"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00F30193">
+                        <w:rPr>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:color w:val="EE0000"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">c. roeping in samenwerking met een of meer andere kerken (zie artikel 5 van deze regeling); </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="4FBA4B5D" w14:textId="77777777" w:rsidR="00F30193" w:rsidRPr="00F30193" w:rsidRDefault="00F30193" w:rsidP="0096540F">
+                      <w:pPr>
+                        <w:spacing w:after="0"/>
+                        <w:ind w:left="142"/>
+                        <w:rPr>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:color w:val="EE0000"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00F30193">
+                        <w:rPr>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:color w:val="EE0000"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">2.3 In de roepingsbrief belooft de kerkenraad de predikant te ontvangen als dienaar van Christus en hem in de vervulling van zijn ambt te steunen. </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="31B3EE09" w14:textId="38EA0E05" w:rsidR="00F30193" w:rsidRPr="00F30193" w:rsidRDefault="00F30193" w:rsidP="0096540F">
+                      <w:pPr>
+                        <w:spacing w:after="0"/>
+                        <w:ind w:left="142"/>
+                        <w:rPr>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:color w:val="EE0000"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00F30193">
+                        <w:rPr>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:color w:val="EE0000"/>
+                        </w:rPr>
+                        <w:t>2.4 In de roepingsbrief belooft de kerkenraad zich voor het levensonderhoud van de predikant te houden aan de materiële regelingen die het Steunpunt Kerk en Werk (SKW) samen met de predikantenvereniging/CGMV heeft vastgesteld.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="4E42ADF5" w14:textId="48DCA936" w:rsidR="0019162C" w:rsidRPr="0019162C" w:rsidRDefault="0019162C" w:rsidP="005A5443">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:color w:val="EE0000"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="0019162C">
+                        <w:rPr>
+                          <w:color w:val="EE0000"/>
+                        </w:rPr>
+                        <w:t>Het model hieronder formuleert met name die onmisbare elementen. De overige tekst kan op eigen wijze worden ingekleurd.</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:color w:val="EE0000"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="square" anchorx="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0982020D" w14:textId="41ADE377" w:rsidR="0019162C" w:rsidRPr="00A42B29" w:rsidRDefault="0019162C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00217C55">
-[...6 lines deleted...]
-        <w:t>Model van een beroepingsbrief</w:t>
+      <w:r w:rsidRPr="00A42B29">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Briefhoofd plaatselijke kerk</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C618B32" w14:textId="77777777" w:rsidR="00870332" w:rsidRDefault="00870332">
+    <w:p w14:paraId="54611A49" w14:textId="593D710E" w:rsidR="0019162C" w:rsidRPr="00A42B29" w:rsidRDefault="0019162C">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A42B29">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ROEPINGSBRIEF </w:t>
+      </w:r>
+      <w:r w:rsidR="005A5443" w:rsidRPr="00A42B29">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VOOR </w:t>
+      </w:r>
+      <w:r w:rsidR="005A5443" w:rsidRPr="00A42B29">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DS. NAAM PREDIKANT</w:t>
+      </w:r>
+      <w:r w:rsidR="00D2106D" w:rsidRPr="00A42B29">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [of: broeder/zuster naam]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71C2D410" w14:textId="4A0B2690" w:rsidR="005A5443" w:rsidRPr="00A42B29" w:rsidRDefault="005A5443">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A42B29">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Geachte </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A42B29">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ds. naam predikant,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="108E164A" w14:textId="56AA414C" w:rsidR="005A5443" w:rsidRPr="00A42B29" w:rsidRDefault="005A5443" w:rsidP="005A5443">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A42B29">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[introductie, voorbeeldtekst:</w:t>
+      </w:r>
+      <w:r w:rsidR="0015520D" w:rsidRPr="00A42B29">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1022BFB8" w14:textId="77777777" w:rsidR="0015520D" w:rsidRPr="00A42B29" w:rsidRDefault="005A5443" w:rsidP="005A5443">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A42B29">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zoals bekend heeft onze gemeente sinds datum geen eigen predikant meer. Onze roepingscommissie heeft </w:t>
+      </w:r>
+      <w:r w:rsidR="00934D13" w:rsidRPr="00A42B29">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aan de kerkernaad gerapporteerd over de contacten die zij met u heeft gehad. Naar aanleiding van dat positieve rapport sprak de kerkernaad het voornemen uit om u te roepen als predikant. In een vergadering met de gemeente bleek daarvoor een ruim draagvlak. [eventueel: </w:t>
+      </w:r>
+      <w:r w:rsidR="0015520D" w:rsidRPr="00A42B29">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="00934D13" w:rsidRPr="00A42B29">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>n een stemming spr</w:t>
+      </w:r>
+      <w:r w:rsidR="0015520D" w:rsidRPr="00A42B29">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ak ruim x % zich hiervoor uit.] De kerkenraad heeft daarop besloten u te roepen als predikant. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45472D86" w14:textId="77777777" w:rsidR="0015520D" w:rsidRPr="00A42B29" w:rsidRDefault="0015520D" w:rsidP="005A5443">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2C618B33" w14:textId="77777777" w:rsidR="00153975" w:rsidRDefault="00153975">
+    <w:p w14:paraId="3837E2AB" w14:textId="288E73DA" w:rsidR="00D2106D" w:rsidRPr="00A42B29" w:rsidRDefault="0015520D" w:rsidP="00D2106D">
       <w:pPr>
-        <w:rPr>
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...13 lines deleted...]
-        <w:t>&lt;adres&gt;</w:t>
+      <w:r w:rsidRPr="00A42B29">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De kerkenraad van de Nederlandse Gereformeerde Kerk </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A42B29">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>eventueel naam kerk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A42B29">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A42B29">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">te </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A42B29">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>plaatsnaam</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A42B29">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A42B29">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>roept u om zijn gemeente te komen dienen in het ambt van predikant.</w:t>
+      </w:r>
+      <w:r w:rsidR="00196D8B" w:rsidRPr="00A42B29">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> We roepen u om voor te gaan in </w:t>
+      </w:r>
+      <w:r w:rsidR="00720A2E" w:rsidRPr="00A42B29">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>kerk</w:t>
+      </w:r>
+      <w:r w:rsidR="00196D8B" w:rsidRPr="00A42B29">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">diensten, het Woord van God te verkondigen en de sacramenten van doop en </w:t>
+      </w:r>
+      <w:r w:rsidR="00196D8B" w:rsidRPr="00A42B29">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">avondmaal te bedienen. We vragen van u dat u bijdraagt aan de opbouw van de gemeente door samen met de andere ambtsdragers </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF3017" w:rsidRPr="00A42B29">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">namens Christus </w:t>
+      </w:r>
+      <w:r w:rsidR="00196D8B" w:rsidRPr="00A42B29">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>de gemeente voor te gaan.</w:t>
+      </w:r>
+      <w:r w:rsidR="007C4532" w:rsidRPr="00A42B29">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> We verwachten dat u in overleg uw aandeel hebt in het onderwijs aan jongeren van de gemeente en aan hen die van buiten de kerk </w:t>
+      </w:r>
+      <w:r w:rsidR="00720A2E" w:rsidRPr="00A42B29">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>geraakt worden door het evangelie</w:t>
+      </w:r>
+      <w:r w:rsidR="007C4532" w:rsidRPr="00A42B29">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. In afstemming met de ouderlingen zult u bijdragen aan de pastorale zorg voor gemeenteleden. </w:t>
+      </w:r>
+      <w:r w:rsidR="007C4532" w:rsidRPr="00A42B29">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[Eventueel: In de huidige situatie van onze gemeente vragen we u specifiek om ….].</w:t>
+      </w:r>
+      <w:r w:rsidR="007C4532" w:rsidRPr="00A42B29">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007C4532" w:rsidRPr="00A42B29">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wanneer u </w:t>
+      </w:r>
+      <w:r w:rsidR="000052AD" w:rsidRPr="00A42B29">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>als predikant onze gemeente verbonden bent</w:t>
+      </w:r>
+      <w:r w:rsidR="007C4532" w:rsidRPr="00A42B29">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000052AD" w:rsidRPr="00A42B29">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>zullen we</w:t>
+      </w:r>
+      <w:r w:rsidR="007C4532" w:rsidRPr="00A42B29">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000052AD" w:rsidRPr="00A42B29">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in collegiaal overleg komen tot een </w:t>
+      </w:r>
+      <w:r w:rsidR="007C4532" w:rsidRPr="00A42B29">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nadere invulling van deze taken</w:t>
+      </w:r>
+      <w:r w:rsidR="000052AD" w:rsidRPr="00A42B29">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C618B34" w14:textId="77777777" w:rsidR="00153975" w:rsidRDefault="00153975">
+    <w:p w14:paraId="2E8EFC10" w14:textId="77777777" w:rsidR="00D2106D" w:rsidRPr="00A42B29" w:rsidRDefault="00D2106D" w:rsidP="007C4532">
       <w:pPr>
-        <w:rPr>
-[...96 lines deleted...]
-          <w:sz w:val="20"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2C618B37" w14:textId="77777777" w:rsidR="00153975" w:rsidRDefault="00153975">
+    <w:p w14:paraId="21A54667" w14:textId="52FF7DEE" w:rsidR="007E2EF4" w:rsidRPr="00A42B29" w:rsidRDefault="000052AD" w:rsidP="007C4532">
       <w:pPr>
-        <w:tabs>
-[...17 lines deleted...]
-          <w:sz w:val="20"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E11EBC">
-[...67 lines deleted...]
-        <w:t>&lt;plaats&gt; &lt;datum&gt;</w:t>
+      <w:r w:rsidRPr="00A42B29">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006B2AF8" w:rsidRPr="00A42B29">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De kerkenraad</w:t>
+      </w:r>
+      <w:r w:rsidR="007E2EF4" w:rsidRPr="00A42B29">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> verwacht van u dat u </w:t>
+      </w:r>
+      <w:r w:rsidR="006B2AF8" w:rsidRPr="00A42B29">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zich in uw ambtsdienst houdt aan de leer van de Bijbel zoals die is beschreven in de belijdenisgeschriften van de </w:t>
+      </w:r>
+      <w:r w:rsidR="00187F92" w:rsidRPr="00A42B29">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nederlandse Gereformeerde Kerken. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C618B38" w14:textId="77777777" w:rsidR="00153975" w:rsidRPr="00E11EBC" w:rsidRDefault="00BD532A">
+    <w:p w14:paraId="135ECBCC" w14:textId="77777777" w:rsidR="000E2C39" w:rsidRPr="00A42B29" w:rsidRDefault="000E2C39" w:rsidP="007C4532">
       <w:pPr>
-        <w:tabs>
-[...106 lines deleted...]
-          <w:sz w:val="20"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2C618B3C" w14:textId="77777777" w:rsidR="00BD532A" w:rsidRPr="00E11EBC" w:rsidRDefault="00BD532A">
+    <w:p w14:paraId="6CF492DC" w14:textId="77777777" w:rsidR="00C522FE" w:rsidRPr="00A42B29" w:rsidRDefault="000E2C39" w:rsidP="007C4532">
       <w:pPr>
-        <w:tabs>
-[...16 lines deleted...]
-          <w:sz w:val="20"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A42B29">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De kerkenraad belooft u te ontvangen als dienaar van Christus. </w:t>
+      </w:r>
+      <w:r w:rsidR="006B2AF8" w:rsidRPr="00A42B29">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In gebondenheid aan de leer van de Bijbel zullen we toezicht houden op uw ambtsdienst. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A42B29">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">We zullen u steunen in de vervulling van uw ambt en u daarbij de gewenste begeleiding geven. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B408D5C" w14:textId="18CC3406" w:rsidR="000E2C39" w:rsidRPr="00A42B29" w:rsidRDefault="000E2C39" w:rsidP="007C4532">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A42B29">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De kerkenraad stelt u </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A42B29">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A42B29">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>eventueel: voor x procent]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A42B29">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vrij van andere beroepsarbeid en zal daarom </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A42B29">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[eventueel: voor dat percentage]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A42B29">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> voorzien in uw levensonderhoud. </w:t>
+      </w:r>
+      <w:r w:rsidR="001C6125" w:rsidRPr="00A42B29">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Voor het levensonder</w:t>
+      </w:r>
+      <w:r w:rsidR="007E2EF4" w:rsidRPr="00A42B29">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">houd houdt de kerkenraad zich daarbij aan de materiële regeling die het Steunpunt Kerkenwerk samen met de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="007E2EF4" w:rsidRPr="00A42B29">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>predikantenvereniging|CGMV</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="007E2EF4" w:rsidRPr="00A42B29">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> heeft vastgesteld. In de bijlage bij deze roepingsbrief is uitgewerkt wat deze regeling op dit moment betekent wanneer u de roeping naar onze gemeente aanvaardt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FA75AFC" w14:textId="77777777" w:rsidR="00187F92" w:rsidRPr="00A42B29" w:rsidRDefault="00187F92" w:rsidP="007C4532">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2C618B3D" w14:textId="77777777" w:rsidR="00153975" w:rsidRPr="00E11EBC" w:rsidRDefault="00153975">
+    <w:p w14:paraId="7640EFBB" w14:textId="4FBB05AF" w:rsidR="00187F92" w:rsidRPr="00A42B29" w:rsidRDefault="00187F92" w:rsidP="007C4532">
       <w:pPr>
-        <w:tabs>
-[...16 lines deleted...]
-          <w:sz w:val="20"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A42B29">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De kerkenraad belooft in dit alles te handelen overeenkomstig de kerkorde van de Nederlandse Gereformeerde Kerken en vraagt van u datzelfde te doen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60D994AA" w14:textId="77777777" w:rsidR="006B2AF8" w:rsidRPr="00A42B29" w:rsidRDefault="006B2AF8" w:rsidP="007C4532">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2C618B3E" w14:textId="77777777" w:rsidR="00153975" w:rsidRDefault="00FA01D6">
+    <w:p w14:paraId="794555CB" w14:textId="1737BF66" w:rsidR="00187F92" w:rsidRPr="00A42B29" w:rsidRDefault="00187F92" w:rsidP="00187F92">
       <w:pPr>
-        <w:tabs>
-[...16 lines deleted...]
-          <w:sz w:val="20"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...39 lines deleted...]
-        <w:t>,</w:t>
+      <w:r w:rsidRPr="00A42B29">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">We vragen van u om binnen drie </w:t>
+      </w:r>
+      <w:r w:rsidR="00D2106D" w:rsidRPr="00A42B29">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[voor een kandidaat: zes] </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A42B29">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">weken te reageren op onze roeping. Wanneer u de vrijmoedigheid hebt om de roeping te aanvaarden, vragen we u dit te bevestigen in een aanvaardingsbrief. De datum waarop de kerkenraad de verantwoordelijkheid aanvaardt voor uw levensonderhoud en het toezicht op uw ambtsdienst zullen we daarna in gezamenlijk overleg vaststellen en schriftelijk bevestigen. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C618B3F" w14:textId="77777777" w:rsidR="00153975" w:rsidRDefault="00153975">
+    <w:p w14:paraId="3A63A221" w14:textId="77777777" w:rsidR="00187F92" w:rsidRPr="00A42B29" w:rsidRDefault="00187F92" w:rsidP="00187F92">
       <w:pPr>
-        <w:tabs>
-[...16 lines deleted...]
-          <w:sz w:val="20"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2C618B40" w14:textId="0A2C8230" w:rsidR="00F369A7" w:rsidRDefault="00FA01D6">
+    <w:p w14:paraId="2E8E5253" w14:textId="77777777" w:rsidR="00187F92" w:rsidRPr="00A42B29" w:rsidRDefault="00F605F0" w:rsidP="00D2106D">
       <w:pPr>
-        <w:tabs>
-[...16 lines deleted...]
-          <w:sz w:val="20"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...9 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00A42B29">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wij hopen van harte dat u de roeping naar onze gemeente kunt aanvaarden. Wij realiseren ons dat dit voor u </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A42B29">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[eventueel: en uw gezin]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A42B29">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> grote impact</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A42B29">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BD532A">
-[...79 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00A42B29">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>heeft</w:t>
+      </w:r>
+      <w:r w:rsidR="001D78FC" w:rsidRPr="00A42B29">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00153975">
-[...72 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="001D78FC" w:rsidRPr="00A42B29">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[eventueel: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A42B29">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, en ook voor de gemeente waar u nu aan verbonden bent</w:t>
+      </w:r>
+      <w:r w:rsidR="001D78FC" w:rsidRPr="00A42B29">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="001D78FC" w:rsidRPr="00A42B29">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004D2B67">
-[...144 lines deleted...]
-        <w:t xml:space="preserve"> en uw gezin.</w:t>
+      <w:r w:rsidRPr="00A42B29">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. We bidden voor u om wijsheid</w:t>
+      </w:r>
+      <w:r w:rsidR="001D78FC" w:rsidRPr="00A42B29">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zodat u, in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A42B29">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>afhankelijkheid van onze hemelse Vader</w:t>
+      </w:r>
+      <w:r w:rsidR="001D78FC" w:rsidRPr="00A42B29">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, tot een goede afweging kunt komen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A42B29">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A42B29">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C618B41" w14:textId="77777777" w:rsidR="00142E72" w:rsidRDefault="00142E72" w:rsidP="00DA7BC0">
+    <w:p w14:paraId="55C14E74" w14:textId="6AB3F0F0" w:rsidR="001D78FC" w:rsidRPr="00A42B29" w:rsidRDefault="00187F92" w:rsidP="00F605F0">
       <w:pPr>
-        <w:tabs>
-[...16 lines deleted...]
-          <w:sz w:val="20"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A42B29">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[afsluiting, verdere goede wensen en groet]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C8BE117" w14:textId="77777777" w:rsidR="00187F92" w:rsidRPr="00A42B29" w:rsidRDefault="00187F92" w:rsidP="00F605F0">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2C618B42" w14:textId="7F6B9773" w:rsidR="00603B6B" w:rsidRDefault="004D2B67" w:rsidP="00DA7BC0">
+    <w:p w14:paraId="3AE201C5" w14:textId="2FD4A371" w:rsidR="00187F92" w:rsidRPr="00A42B29" w:rsidRDefault="00187F92" w:rsidP="00F605F0">
       <w:pPr>
-        <w:tabs>
-[...16 lines deleted...]
-          <w:sz w:val="20"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...263 lines deleted...]
-        <w:t xml:space="preserve"> voorgenomen besluit in te brengen.</w:t>
+      <w:r w:rsidRPr="00A42B29">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>namens de kerkenraad,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C618B43" w14:textId="77777777" w:rsidR="00603B6B" w:rsidRDefault="00603B6B" w:rsidP="00DA7BC0">
+    <w:p w14:paraId="0338D657" w14:textId="77777777" w:rsidR="00187F92" w:rsidRPr="00A42B29" w:rsidRDefault="00187F92" w:rsidP="00F605F0">
       <w:pPr>
-        <w:tabs>
-[...60 lines deleted...]
-          <w:sz w:val="20"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2C618B45" w14:textId="371557BB" w:rsidR="00DA7BC0" w:rsidRPr="00603B6B" w:rsidRDefault="00DA7BC0" w:rsidP="00603B6B">
+    <w:p w14:paraId="6A698515" w14:textId="4CD99214" w:rsidR="00187F92" w:rsidRPr="00A42B29" w:rsidRDefault="00187F92" w:rsidP="00F605F0">
       <w:pPr>
-        <w:tabs>
-[...19 lines deleted...]
-          <w:sz w:val="20"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00603B6B">
-[...132 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00A42B29">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(handtekening)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A42B29">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A42B29">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A42B29">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A42B29">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A42B29">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A42B29">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(handtekening)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C618B46" w14:textId="77777777" w:rsidR="009F127A" w:rsidRDefault="009F127A">
+    <w:p w14:paraId="7FB5F30C" w14:textId="77777777" w:rsidR="00187F92" w:rsidRPr="00A42B29" w:rsidRDefault="00187F92" w:rsidP="00F605F0">
       <w:pPr>
-        <w:tabs>
-[...16 lines deleted...]
-          <w:sz w:val="20"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2C618B47" w14:textId="191857D8" w:rsidR="00684AA2" w:rsidRDefault="00603B6B">
+    <w:p w14:paraId="2E2245F1" w14:textId="77777777" w:rsidR="00187F92" w:rsidRPr="00A42B29" w:rsidRDefault="00187F92" w:rsidP="00F605F0">
       <w:pPr>
-        <w:tabs>
-[...344 lines deleted...]
-          <w:sz w:val="20"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="03090A20" w14:textId="77777777" w:rsidR="0026684E" w:rsidRPr="0026684E" w:rsidRDefault="0026684E" w:rsidP="0026684E">
+    <w:p w14:paraId="06332DE9" w14:textId="29097D6E" w:rsidR="00187F92" w:rsidRPr="00A42B29" w:rsidRDefault="00187F92" w:rsidP="00F605F0">
       <w:pPr>
-        <w:tabs>
-[...16 lines deleted...]
-          <w:sz w:val="20"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0026684E">
-[...4 lines deleted...]
-        <w:t>Door u te beroepen aanvaardt de Nederlandse Gereformeerde Kerk te ………. de verantwoordelijkheid, dat zij u en uw gezin overeenkomstig de Schrift (1 Kor. 9:14) en de Kerkorde (Art. B6) naar behoren zullen onderhouden.</w:t>
+      <w:r w:rsidRPr="00A42B29">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>naam 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A42B29">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A42B29">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A42B29">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A42B29">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A42B29">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A42B29">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A42B29">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>naam 2</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44A82E67" w14:textId="77777777" w:rsidR="0026684E" w:rsidRDefault="0026684E">
+    <w:p w14:paraId="5D065087" w14:textId="5F133FB8" w:rsidR="00C522FE" w:rsidRPr="00A42B29" w:rsidRDefault="00C522FE" w:rsidP="00F605F0">
       <w:pPr>
-        <w:tabs>
-[...16 lines deleted...]
-          <w:sz w:val="20"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A42B29">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>voorzitte</w:t>
+      </w:r>
+      <w:r w:rsidR="00720A2E" w:rsidRPr="00A42B29">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A42B29">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A42B29">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A42B29">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A42B29">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A42B29">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A42B29">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>scriba</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50B08A10" w14:textId="77777777" w:rsidR="00C522FE" w:rsidRPr="00A42B29" w:rsidRDefault="00C522FE" w:rsidP="00F605F0">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2C618B4C" w14:textId="306C67D8" w:rsidR="00153975" w:rsidRDefault="00E80530" w:rsidP="00E80530">
+    <w:p w14:paraId="5C4E1565" w14:textId="77777777" w:rsidR="00C522FE" w:rsidRPr="00A42B29" w:rsidRDefault="00C522FE" w:rsidP="00F605F0">
       <w:pPr>
-        <w:tabs>
-[...133 lines deleted...]
-          <w:sz w:val="20"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2C618B52" w14:textId="77777777" w:rsidR="00611877" w:rsidRDefault="00153975" w:rsidP="00611877">
+    <w:p w14:paraId="6820FDF1" w14:textId="77777777" w:rsidR="00C522FE" w:rsidRPr="00A42B29" w:rsidRDefault="00C522FE" w:rsidP="00F605F0">
       <w:pPr>
-        <w:tabs>
-[...183 lines deleted...]
-          <w:sz w:val="20"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2C618B56" w14:textId="49D8888F" w:rsidR="00153975" w:rsidRDefault="00153975">
+    <w:p w14:paraId="6F2E5C0D" w14:textId="7BFF4763" w:rsidR="0019162C" w:rsidRPr="00A42B29" w:rsidRDefault="00C522FE" w:rsidP="007C4532">
       <w:pPr>
-        <w:tabs>
-[...16 lines deleted...]
-          <w:sz w:val="20"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...32 lines deleted...]
-        <w:t>,</w:t>
+      <w:r w:rsidRPr="00A42B29">
+        <w:rPr>
+          <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>bijlage: uitwerking van de toezegging van levensonderhoud</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C618B57" w14:textId="77777777" w:rsidR="00153975" w:rsidRDefault="00153975">
-[...1210 lines deleted...]
-    <w:sectPr w:rsidR="00B6704D">
+    <w:sectPr w:rsidR="0019162C" w:rsidRPr="00A42B29">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
-    <w:pitch w:val="variable"/>
-[...19 lines deleted...]
-    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Goudy Old Style">
+    <w:panose1 w:val="02020502050305020303"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
-</file>
-[...720 lines deleted...]
-</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00F369A7"/>
-[...69 lines deleted...]
-    <w:rsid w:val="00FF1415"/>
+    <w:rsidRoot w:val="007E4027"/>
+    <w:rsid w:val="000052AD"/>
+    <w:rsid w:val="000E2C39"/>
+    <w:rsid w:val="00115C04"/>
+    <w:rsid w:val="0015520D"/>
+    <w:rsid w:val="00187F92"/>
+    <w:rsid w:val="0019162C"/>
+    <w:rsid w:val="00196D8B"/>
+    <w:rsid w:val="001C6125"/>
+    <w:rsid w:val="001D78FC"/>
+    <w:rsid w:val="001E071A"/>
+    <w:rsid w:val="001F0C52"/>
+    <w:rsid w:val="0023729C"/>
+    <w:rsid w:val="004663FE"/>
+    <w:rsid w:val="005228BC"/>
+    <w:rsid w:val="005A5443"/>
+    <w:rsid w:val="00685B2B"/>
+    <w:rsid w:val="006B2AF8"/>
+    <w:rsid w:val="00720A2E"/>
+    <w:rsid w:val="007C4532"/>
+    <w:rsid w:val="007E2EF4"/>
+    <w:rsid w:val="007E4027"/>
+    <w:rsid w:val="00802FF9"/>
+    <w:rsid w:val="00934D13"/>
+    <w:rsid w:val="0096540F"/>
+    <w:rsid w:val="009E199C"/>
+    <w:rsid w:val="00A42B29"/>
+    <w:rsid w:val="00B30EF5"/>
+    <w:rsid w:val="00C522FE"/>
+    <w:rsid w:val="00CF3017"/>
+    <w:rsid w:val="00D2106D"/>
+    <w:rsid w:val="00D24E5E"/>
+    <w:rsid w:val="00D3161F"/>
+    <w:rsid w:val="00DD063C"/>
+    <w:rsid w:val="00E268E9"/>
+    <w:rsid w:val="00E92B09"/>
+    <w:rsid w:val="00F30193"/>
+    <w:rsid w:val="00F605F0"/>
+    <w:rsid w:val="00FE4B42"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="2C618B31"/>
+  <w14:docId w14:val="0F0810C1"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{8DFEB42A-1D9F-4C94-800F-44FD965AE2E2}"/>
+  <w15:docId w15:val="{5A350DA1-D936-4955-A098-50502C28A071}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4709,165 +2423,662 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="007E4027"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="007E4027"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007E4027"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007E4027"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007E4027"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007E4027"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007E4027"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007E4027"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007E4027"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007E4027"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...1 lines deleted...]
-    <w:semiHidden/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="007E4027"/>
     <w:rPr>
-      <w:color w:val="0000FF"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Onopgelostemelding">
-    <w:name w:val="Unresolved Mention"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
-    <w:rsid w:val="00C52F86"/>
+    <w:rsid w:val="007E4027"/>
     <w:rPr>
-      <w:color w:val="605E5C"/>
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="GevolgdeHyperlink">
-    <w:name w:val="FollowedHyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
-    <w:rsid w:val="00211B7E"/>
+    <w:rsid w:val="007E4027"/>
     <w:rPr>
-      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007E4027"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007E4027"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007E4027"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007E4027"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007E4027"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007E4027"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="007E4027"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="007E4027"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="007E4027"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="007E4027"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="007E4027"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="007E4027"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lijstalinea">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00E11EBC"/>
+    <w:rsid w:val="007E4027"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="007E4027"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="007E4027"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="007E4027"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="007E4027"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Verwijzingopmerking">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E92B09"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tekstopmerking">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="TekstopmerkingChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E92B09"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TekstopmerkingChar">
+    <w:name w:val="Tekst opmerking Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Tekstopmerking"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E92B09"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Onderwerpvanopmerking">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="Tekstopmerking"/>
+    <w:next w:val="Tekstopmerking"/>
+    <w:link w:val="OnderwerpvanopmerkingChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E92B09"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OnderwerpvanopmerkingChar">
+    <w:name w:val="Onderwerp van opmerking Char"/>
+    <w:basedOn w:val="TekstopmerkingChar"/>
+    <w:link w:val="Onderwerpvanopmerking"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E92B09"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...26 lines deleted...]
-  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.steunpuntkerkenwerk.nl/kerkelijk-personeelsbeleid/predikanten/functioneren_predikanten/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.steunpuntkerkenwerk.nl" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.steunpuntkerkenwerk.nl/kerkelijk-personeelsbeleid/predikanten/begeleidingscommissie/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -4924,51 +3135,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -5134,94 +3345,77 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...20 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="74472970-2c83-41c0-ba71-74ebe7f82bc4" xmlns:ns3="ec5e69af-7392-4b9b-be92-39e8e642d42a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a0ca51ff6d950ebe0684694e2dfbcf79" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101008F6862E5B0F1464EBCC1C9C1F039D912" ma:contentTypeVersion="18" ma:contentTypeDescription="Een nieuw document maken." ma:contentTypeScope="" ma:versionID="c4fa18073101faa6833b3c2c53d472ed">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="74472970-2c83-41c0-ba71-74ebe7f82bc4" xmlns:ns3="ec5e69af-7392-4b9b-be92-39e8e642d42a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="db82124a4b7e4165d0596f4b3812cf16" ns2:_="" ns3:_="">
     <xsd:import namespace="74472970-2c83-41c0-ba71-74ebe7f82bc4"/>
     <xsd:import namespace="ec5e69af-7392-4b9b-be92-39e8e642d42a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="74472970-2c83-41c0-ba71-74ebe7f82bc4" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="10" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
@@ -5259,64 +3453,95 @@
     </xsd:element>
     <xsd:element name="MediaServiceKeyPoints" ma:index="17" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="18" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="20" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Afbeeldingtags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="a825df3f-f318-416a-9d23-8abdfb30a094" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="22" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="23" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ec5e69af-7392-4b9b-be92-39e8e642d42a" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAll" ma:index="21" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{9c23488e-0442-49ea-bde1-81f1cef1ccef}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="ec5e69af-7392-4b9b-be92-39e8e642d42a">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithUsers" ma:index="24" nillable="true" ma:displayName="Gedeeld met" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="25" nillable="true" ma:displayName="Gedeeld met details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Inhoudstype"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Titel"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -5374,127 +3599,114 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="ec5e69af-7392-4b9b-be92-39e8e642d42a" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="74472970-2c83-41c0-ba71-74ebe7f82bc4">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{494B8F93-B4BE-49B5-92D2-6B32A2B9F3FC}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6AD5E783-1F49-40E7-A0C5-1382D6B199B1}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2436042B-E05F-4034-9CC6-4C1B8DE6149F}">
-[...6 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7261F188-84DE-4C85-824C-D3836F801758}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E1FF5193-DDA7-452F-9030-D25CFBFAF39A}">
-[...14 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{91EE44FD-B28D-47AF-83FE-7659A2711B81}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>9062</Characters>
+  <Pages>3</Pages>
+  <Words>547</Words>
+  <Characters>3010</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>75</Lines>
-  <Paragraphs>21</Paragraphs>
+  <Lines>25</Lines>
+  <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr> </vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10688</CharactersWithSpaces>
+  <CharactersWithSpaces>3550</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title> </dc:title>
+  <dc:title/>
   <dc:subject/>
-  <dc:creator>computer56</dc:creator>
+  <dc:creator>Rob Vreugdenhil</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101008F6862E5B0F1464EBCC1C9C1F039D912</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Order">
-[...4 lines deleted...]
-  </property>
 </Properties>
 </file>